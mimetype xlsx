--- v0 (2026-04-06)
+++ v1 (2026-05-23)
@@ -12,60 +12,60 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leonardo Martínez\Documents\2026\Marzo\PEI y PES definitivos cargados en portal web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leonardo Martínez\Documents\2026\Abril\PEI y PES definitivos cargados en portal web Abril 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BF0BD2F-F4D9-4BDD-B41A-0B5F679D477E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10741B5F-573F-48BC-90F3-A3D2D145DFF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" tabRatio="762" activeTab="2" xr2:uid="{3F01AEEB-19AC-9247-AD11-99403DC40C8A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="762" activeTab="2" xr2:uid="{3F01AEEB-19AC-9247-AD11-99403DC40C8A}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Mapa_EstraSectorial" sheetId="5" r:id="rId1"/>
     <sheet name="2. Listado de Obj_Ini " sheetId="6" r:id="rId2"/>
     <sheet name="3. P_Estratégica_SH 2023-2026" sheetId="1" r:id="rId3"/>
     <sheet name="Listas" sheetId="2" state="hidden" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'3. P_Estratégica_SH 2023-2026'!$A$57:$JC$100</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3. P_Estratégica_SH 2023-2026'!$A$2:$W$11</definedName>
     <definedName name="ciudadano" localSheetId="0">#REF!</definedName>
     <definedName name="ciudadano" localSheetId="1">#REF!</definedName>
     <definedName name="ciudadano">#REF!</definedName>
     <definedName name="nindicador" localSheetId="0">[1]FICHA_DEL_INDICADOR!$AN$60:$AQ$60</definedName>
     <definedName name="nindicador" localSheetId="1">[1]FICHA_DEL_INDICADOR!$AN$60:$AQ$60</definedName>
     <definedName name="nindicador">[1]FICHA_DEL_INDICADOR!$AN$60:$AQ$60</definedName>
     <definedName name="rendicion" localSheetId="0">#REF!</definedName>
     <definedName name="rendicion" localSheetId="1">#REF!</definedName>
     <definedName name="rendicion">#REF!</definedName>
     <definedName name="RIESGO" localSheetId="0">#REF!</definedName>
     <definedName name="RIESGO" localSheetId="1">#REF!</definedName>
     <definedName name="RIESGO">#REF!</definedName>
@@ -756,96 +756,87 @@
   <si>
     <t>4005 Política Nacional de Inclusión y Educación económica y Financiera.</t>
   </si>
   <si>
     <t>5. Convergencia Regional</t>
   </si>
   <si>
     <t xml:space="preserve">Atender las necesidades de financiación de la Economía Popular en especial las de los micronegocios a través del portafolio de productos financieros de Bancóldex </t>
   </si>
   <si>
     <t>01/01/2024 -31/12/2026</t>
   </si>
   <si>
     <t>Maria José Naranjo</t>
   </si>
   <si>
     <t>Financiar las inversiones sostenibles de las Mipymes en proyectos de economía circular, bioeconomía y/o gestión del cambio climático.</t>
   </si>
   <si>
     <t>Crear líneas de crédito para impulsar las inversiones sostenibles de las Mipymes  en  proyectos de economía circular, bioeconomía y/o gestión del cambio climático.</t>
   </si>
   <si>
     <t>Oswaldo Diaz Alvarez</t>
   </si>
   <si>
-    <t>Financiar  la modernización empresarial para mejorar  la competitividad del aparato productivo colombiano.</t>
-[...1 lines deleted...]
-  <si>
     <t>Crear líneas  de crédito para impulsar la modernización empresarial  y la competitividad del aparato productivo colombiano.</t>
   </si>
   <si>
     <t>Financiar los planes y proyectos de internacionalización de los empresarios y de pequeñas unidades productivas que hagan parte de encadenamientos de exportación​</t>
   </si>
   <si>
     <t>Crear líneas  de crédito para el financiamiento de los planes y proyectos de internacionalización de los empresarios y de pequeñas unidades productivas que hagan parte de encadenamientos de exportación​</t>
   </si>
   <si>
-    <t>Contribuir con la  inclusión financiera de las  mujeres empresarias.</t>
-[...1 lines deleted...]
-  <si>
     <t>Atender las necesidades de financiación de las mujeres empresarias a través del portafolio de productos financieros de Bancóldex</t>
   </si>
   <si>
     <t>Profundizar el trabajo de educación e inclusión financiera de los administradores y funcionarios de las cooperativas para que fortalezcan cada vez más su gestión de riesgos</t>
   </si>
   <si>
     <t>Consolidación del programa de educación financiera para las cooperativas y sus ahorradores</t>
   </si>
   <si>
     <t>Karen Sofia Cotame</t>
   </si>
   <si>
     <t>Liliana María Baquero Neira</t>
   </si>
   <si>
     <t xml:space="preserve">Implementar la hoja de ruta del sector solidario </t>
   </si>
   <si>
     <t>Desarrollar las acciones programadas para la vigencia de acuerdo con la hoja de ruta establecida.</t>
   </si>
   <si>
     <t>Otras</t>
   </si>
   <si>
     <t>Paola Patricia Rodriguez</t>
   </si>
   <si>
     <t>Derenis Lopez Meza</t>
-  </si>
-[...1 lines deleted...]
-    <t>Daissy Tatiana Santos Yate</t>
   </si>
   <si>
     <t>4051 Política pública para el desarrollo de la economía solidaria</t>
   </si>
   <si>
     <t>Establecer alianzas con intermediarios financieros (bancos comerciales y cooperativas financieras y de ahorro y crédito) que permitan la colocación de los recursos en vivienda VIS y en proyectos de energías limpias y sostenibles, especialmente en entidades territoriales de categorías 3, 4, 5 y 6</t>
   </si>
   <si>
     <t>Establecer alianzas con intermediarios financieros (bancos comerciales y cooperativas financieras y de ahorro y crédito) que permitan la colocación de los recursos en vivienda VIS y en proyectos de energías limpias y sostenibles, especialmente en entidades territoriales de categorías 3, 4, 5 y 6. identificar un aliado estratégico con un plan definido e incrementar la vinculación de cooperativas de ahorro y crédito como intermediarios financieros.</t>
   </si>
   <si>
     <t>Jorge Luis Giraldo</t>
   </si>
   <si>
     <t>4. Transformación productiva, Internacionalización y acción climática
 5. Convergencia regional (déficit habitacional)</t>
   </si>
   <si>
     <t xml:space="preserve">1.Fin de la pobreza
 3.Salud y Bienestar
 7.Energìa accequible y nocontaminante,
 8.Trabajo decente y crecimiento económico
 9.Industria, innovación e infraestructura 11.Ciudadades y comunidadees sostenibles 12.Producción y consumos responsables,  13.Acción por el clima  </t>
   </si>
   <si>
@@ -1063,53 +1054,50 @@
   </si>
   <si>
     <t>ICETEX</t>
   </si>
   <si>
     <t>SFC - Superintendencia Financiera de Colombia</t>
   </si>
   <si>
     <t>UGPP - Unidad de Gestión Pensional y Parafiscales</t>
   </si>
   <si>
     <t>URF - Unidad de Proyección Normativa y Estudios de Regulación Financiera</t>
   </si>
   <si>
     <t>Coordinar las mesas sectoriales de la Política de Gestión documental</t>
   </si>
   <si>
     <t xml:space="preserve">Coordinar las mesas sectoriales de gestión y desempeño ambiental
 </t>
   </si>
   <si>
     <t>Cronograma de las capacitaciones</t>
   </si>
   <si>
     <t>1-02-2023-30-10-2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publicar el documento final del PIGCCSH+B e implementar las acciones definidas en el plan de acción para el año 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Publicar e implementar el Plan Integral de Gestión de Cambio Climático y Biodiversidad del Sector Hacienda (PIGCCSH+B)
 </t>
   </si>
   <si>
     <t>Realizar mesas de trabajo sectoriales para compartir conocimiento (buenas prácticas, lecciones aprendidas, etc.)  frente a la formulación y ejecución de proyectos de transformación digital</t>
   </si>
   <si>
     <t xml:space="preserve">Coordinar las mesas sectoriales, capacitaciones y socialización del análisis de los resultados de la medición Furag de Talento Humano
 </t>
   </si>
   <si>
     <t>Coordinar y articular la información con las entidades Adscritas, Vinculadas y Grupo Bicentenario</t>
   </si>
   <si>
     <t xml:space="preserve">La propuesta de proyecto de reforma con las nuevas definiciones </t>
   </si>
   <si>
     <t>1. Los posibles beneficiarios pueden presentar perfiles de riesgo elevados. Esto puede desincentivar a los intermediarios financieros como bancos y cooperativas a otorgar préstamos debido al temor de impagos.
 2. Debido al alto riesgo percibido, los intermediarios financieros podrían ofrecer tasas de interés más altas, lo que puede hacer que los préstamos sean menos atractivos para los beneficiarios y dificultar la colocación de recursos.
 3. Los intermediarios financieros podrían ser reacios a ofrecer plazos de financiación amplios, lo que podría desalentar la participación de beneficiarios potenciales, especialmente en proyectos de vivienda de interés social y energías limpias.
 4. La percepción de dificultad en la recuperación de préstamos puede hacer que los intermediarios sean más cautelosos, limitando así las oportunidades de alianza.
 5. Las cooperativas de ahorro y crédito, aunque son potenciales aliadas, pueden tener limitaciones en su capacidad para gestionar grandes volúmenes de préstamos o proyectos complejos.
 6. La ausencia de incentivos como garantías a precios que no incrmenten la tasa de interés para mitigar los riesgos percibidos por los intermediarios financieros puede dificultar la formación de alianzas.</t>
@@ -1355,53 +1343,50 @@
     <t>1/06/2024 al 31/12/2026</t>
   </si>
   <si>
     <t>05/06/2023 al 31/12/2026</t>
   </si>
   <si>
     <t>1/09/2023 al 31/12/2026</t>
   </si>
   <si>
     <t>01/03/2023 al 31-12-2026</t>
   </si>
   <si>
     <t>1/04/2023 al 31/12/2026</t>
   </si>
   <si>
     <t>Falta de capacidad operativa</t>
   </si>
   <si>
     <t>1-04-2025-31-12-2026</t>
   </si>
   <si>
     <t>Informe y evidencias</t>
   </si>
   <si>
     <t>Documento de resultados</t>
-  </si>
-[...1 lines deleted...]
-    <t>Establecer los proyectos que se incorporararán en la comunidad de práctica del Sector Hacienda</t>
   </si>
   <si>
     <t>01/01/2024 al 31/12/2026</t>
   </si>
   <si>
     <t>Registros de asistencia y/o presentaciones</t>
   </si>
   <si>
     <t>SH.Ini.2023.2026.GC2.01 Desarrollar mecanismos para una adecuada gestión normativa y  defensa jurídica de las Entidades del Sector Hacienda.</t>
   </si>
   <si>
     <t xml:space="preserve">Diseñar contenido y coordinar el desarrollo de  la mesa sectorial  de relacionamiento con el ciudadano.
 </t>
   </si>
   <si>
     <t>Registros de asistencia y presentación de las mesas sectoriales, incluidos productos y entregables</t>
   </si>
   <si>
     <t>MHCP - Comunicaciones</t>
   </si>
   <si>
     <t>Todas las entidades</t>
   </si>
   <si>
     <t>Matriz del Plan de Acción del PIGCCSH+B</t>
@@ -1939,53 +1924,50 @@
     <t xml:space="preserve">En 2024 realizaron dos Mesas Sectoriales de Gestión Documental:
 1.Gobierno de Datos, celebrada el 22 de mayo 
 2. Archivos de Gestión electrónica e Instrumentos Archivísticos, 29 de octubre.
 Se solicitó por medio de correo electrónico al AGN capacitaciones para las entidades del Sector Hacienda teniendo en cuenta los temas de referencia de cada entidad
 </t>
   </si>
   <si>
     <t xml:space="preserve">En cada uno de los semestres se realizó una mesa sectorial:
 1. Lineamientos a tener en cuenta para realizar las transferencias documentales secundarias, 28 de mayo de 2025.
 2. Sesión de experiencia Grupo de Gestión Documental- ICETEXS, 24 de septiembre de 2025.
  </t>
   </si>
   <si>
     <t>MHCP - Dirección Administrativa-Subdirección de Servicios y de Relación con el Ciudadano</t>
   </si>
   <si>
     <t>Ingrid Johanna Fuentes Morales</t>
   </si>
   <si>
     <t>Martha Cecilia Florez Vera</t>
   </si>
   <si>
     <t>Sudirector(a) de Servicios y de Relación con el Ciudadano</t>
   </si>
   <si>
-    <t>Andrés Camilo Garzón Cruz</t>
-[...1 lines deleted...]
-  <si>
     <t>Subdirector(a) de Servicios y de Relación con el Ciudadano</t>
   </si>
   <si>
     <t xml:space="preserve">De acuerdo al reporte de la Subdirección de Recaudo, la meta 2023 establecida en 16,7% fue cumplida en el mismo porcentaje, es decir, el logro fue de 16,7%.
 Esto corresponde a un avance del 96,53% frente a la meta del cuatrienio (17,3%), conforme a lo publicado en la Plataforma SINERGIA. </t>
   </si>
   <si>
     <t xml:space="preserve">De acuerdo al reporte de la Subdirección de Recaudo, el indicador "Recaudo Neto como porcentaje del PIB", dió un resultado de 14,3% para la vigencia 2024 frente a la meta establecida del 17,1%. Esto significa, que se alcanzó un 83,56% de la meta para el año 2024.
 El indicador presenta  un avance acumulado del 82,66% de cumplimiento de la meta del cuatrienio (17,3%), conforme a lo publicado en la Plataforma SINERGIA. </t>
   </si>
   <si>
     <t>Este indicador tiene un rezago de 90 días (30 de marzo), por lo que el dato porcentual de cumplimiento cuantitativo definitivo, se conocerá de parte de la Subdirectora de Recaudo (Gerente de meta DIAN ante DNP), hasta el 10 de abril de 2026.  </t>
   </si>
   <si>
     <t xml:space="preserve">El dato cualitativo preliminar acumulado a diciembre corresponde al numerador de la fórmula (Recaudo Tributario Neto DIAN), con resultado de $270.6 billones, conforme lo reportado por la Subdirección de Recaudo en la plataforma SINERGIA.
 Nota: Se está pendiente del dato del DANE (denominador de la fórmula) para tener el resultado porcentual del indicador.  
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SH_GM1_2023_2026_Ind2 Recaudo neto como porcentaje del PIB </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2321,50 +2303,69 @@
   </si>
   <si>
     <t xml:space="preserve">Participar en cada una de las actividades y espacios que sean convocados por el lider de política MIPG sectorial.
 </t>
   </si>
   <si>
     <t>Participar en las mesas de trabajo en marco del proyecto 4.2-p8: Sistemas de Información para la Gestión del Riesgo de Desastres en los Niveles Sectoriales, según las instrucciones dadas por el MHCP y la UNGRD mediante el Marco Estratégico de Gestión del Riesgo - MEGIR.</t>
   </si>
   <si>
     <t>Participar en las mesas de trabajo en marco del proyecto 5.1.-p1: Formulación o actualización de protocolos para la respuesta a nivel sectorial, según las instrucciones dadas por el HHCP y la UNGRD mediante el Marco Estratégico de Gestión del Riesgo - MEGIR.</t>
   </si>
   <si>
     <t>Participar en el Proceso Formativo en materia disciplinaria.</t>
   </si>
   <si>
     <t>Participar activamente en dos (2) sesiones de trabajo con las entidades que integran el Colectivo Disciplinario del Sector Hacienda. Estas sesiones tienen como objetivo concertar la planeación estratégica, definir las actividades conjuntas y coordinar los lineamientos necesarios para la adecuada ejecución del Proceso Formativo en materia disciplinaria.</t>
   </si>
   <si>
     <t>Cada Entidad
 Excepto Grupo Bicentenario, Fogacoop y Fiducoldex.</t>
   </si>
   <si>
     <t>Todas las entidades SH
 Cada Entidad
 Excepto Grupo Bicentenario, Fogacoop y Fiducoldex.</t>
+  </si>
+  <si>
+    <t>Financiar la modernización empresarial para mejorar  la competitividad del aparato productivo colombiano.</t>
+  </si>
+  <si>
+    <t>Contribuir con la inclusión financiera de las mujeres empresarias.</t>
+  </si>
+  <si>
+    <t>Daissy Tatiana Santos Yate
+Daniel Tovar Cardozo</t>
+  </si>
+  <si>
+    <t>Establecer los proyectos que se incorporarán en la comunidad de práctica del Sector Hacienda</t>
+  </si>
+  <si>
+    <t>Publicar el documento final del PIGCCSH+B e implementar las acciones definidas en el plan de acción para el año 2026</t>
+  </si>
+  <si>
+    <t>Yulieth Paola Gomez Lema</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;\ * #,##0.00_-;\-&quot;$&quot;\ * #,##0.00_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="[$-C0A]d\-mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;\ #,##0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -3822,307 +3823,307 @@
     <xf numFmtId="0" fontId="38" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="12" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="12" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="26" fillId="12" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -5150,97 +5151,97 @@
       <c r="G49" s="266"/>
       <c r="H49" s="251" t="s">
         <v>112</v>
       </c>
       <c r="I49" s="252"/>
       <c r="J49" s="252"/>
       <c r="K49" s="252"/>
       <c r="L49" s="252"/>
       <c r="M49" s="252"/>
       <c r="N49" s="252"/>
       <c r="O49" s="252"/>
       <c r="P49" s="252"/>
       <c r="Q49" s="252"/>
       <c r="R49" s="253"/>
     </row>
     <row r="50" spans="2:18" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="267">
         <v>1</v>
       </c>
       <c r="C50" s="268"/>
       <c r="D50" s="268"/>
       <c r="E50" s="268"/>
       <c r="F50" s="268"/>
       <c r="G50" s="268"/>
       <c r="H50" s="254" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="I50" s="255"/>
       <c r="J50" s="255"/>
       <c r="K50" s="255"/>
       <c r="L50" s="255"/>
       <c r="M50" s="255"/>
       <c r="N50" s="255"/>
       <c r="O50" s="255"/>
       <c r="P50" s="255"/>
       <c r="Q50" s="255"/>
       <c r="R50" s="256"/>
     </row>
     <row r="51" spans="2:18" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B51" s="249">
         <v>2</v>
       </c>
       <c r="C51" s="250"/>
       <c r="D51" s="250"/>
       <c r="E51" s="250"/>
       <c r="F51" s="250"/>
       <c r="G51" s="250"/>
       <c r="H51" s="257" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="I51" s="258"/>
       <c r="J51" s="258"/>
       <c r="K51" s="258"/>
       <c r="L51" s="258"/>
       <c r="M51" s="258"/>
       <c r="N51" s="258"/>
       <c r="O51" s="258"/>
       <c r="P51" s="258"/>
       <c r="Q51" s="258"/>
       <c r="R51" s="259"/>
     </row>
     <row r="52" spans="2:18" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B52" s="249">
         <v>3</v>
       </c>
       <c r="C52" s="250"/>
       <c r="D52" s="250"/>
       <c r="E52" s="250"/>
       <c r="F52" s="250"/>
       <c r="G52" s="250"/>
       <c r="H52" s="257" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="I52" s="258"/>
       <c r="J52" s="258"/>
       <c r="K52" s="258"/>
       <c r="L52" s="258"/>
       <c r="M52" s="258"/>
       <c r="N52" s="258"/>
       <c r="O52" s="258"/>
       <c r="P52" s="258"/>
       <c r="Q52" s="258"/>
       <c r="R52" s="259"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B52:G52"/>
     <mergeCell ref="H49:R49"/>
     <mergeCell ref="H50:R50"/>
     <mergeCell ref="H52:R52"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B5:Q5"/>
     <mergeCell ref="B48:R48"/>
     <mergeCell ref="B49:G49"/>
     <mergeCell ref="B50:G50"/>
     <mergeCell ref="B51:G51"/>
     <mergeCell ref="H51:R51"/>
@@ -5332,94 +5333,94 @@
     </row>
     <row r="10" spans="2:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="32" t="s">
         <v>168</v>
       </c>
       <c r="C10" s="32"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
     </row>
     <row r="11" spans="2:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="57" t="s">
         <v>160</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E11" s="23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="186.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="32" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C12" s="33" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
     </row>
     <row r="13" spans="2:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="57" t="s">
         <v>161</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="63" t="s">
         <v>133</v>
       </c>
       <c r="C14" s="63"/>
       <c r="D14" s="33"/>
       <c r="E14" s="33"/>
     </row>
     <row r="15" spans="2:5" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="32" t="s">
         <v>134</v>
       </c>
       <c r="C15" s="32"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
     </row>
     <row r="16" spans="2:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="32" t="s">
         <v>169</v>
       </c>
       <c r="C16" s="32" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
     </row>
     <row r="17" spans="2:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="57" t="s">
         <v>160</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="32" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="33"/>
       <c r="E18" s="33"/>
     </row>
@@ -5468,51 +5469,51 @@
       <c r="C23" s="32"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
     </row>
     <row r="24" spans="2:5" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="32" t="s">
         <v>140</v>
       </c>
       <c r="C24" s="32"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
     </row>
     <row r="25" spans="2:5" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="32" t="s">
         <v>141</v>
       </c>
       <c r="C25" s="32"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
     </row>
     <row r="26" spans="2:5" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="32" t="s">
         <v>171</v>
       </c>
       <c r="C26" s="32" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
     </row>
     <row r="27" spans="2:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="274" t="s">
         <v>165</v>
       </c>
       <c r="C27" s="275"/>
       <c r="D27" s="275"/>
       <c r="E27" s="276"/>
     </row>
     <row r="28" spans="2:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="57" t="s">
         <v>160</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>100</v>
       </c>
@@ -5548,78 +5549,78 @@
     </row>
     <row r="32" spans="2:5" ht="75" x14ac:dyDescent="0.3">
       <c r="B32" s="32" t="s">
         <v>143</v>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="33"/>
       <c r="E32" s="34"/>
     </row>
     <row r="33" spans="2:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="57" t="s">
         <v>160</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="93.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="64" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C34" s="32" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="34"/>
     </row>
     <row r="35" spans="2:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="57" t="s">
         <v>161</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="182.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="64" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C36" s="32" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="D36" s="58"/>
       <c r="E36" s="33"/>
     </row>
     <row r="37" spans="2:5" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="32" t="s">
         <v>175</v>
       </c>
       <c r="C37" s="33"/>
       <c r="D37" s="58"/>
       <c r="E37" s="33"/>
     </row>
     <row r="38" spans="2:5" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="57" t="s">
         <v>160</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="23" t="s">
         <v>100</v>
       </c>
@@ -5729,205 +5730,205 @@
     </row>
     <row r="49" spans="2:5" ht="54" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="59" t="s">
         <v>81</v>
       </c>
       <c r="C49" s="58"/>
       <c r="D49" s="58"/>
       <c r="E49" s="33"/>
     </row>
     <row r="50" spans="2:5" ht="54" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="57" t="s">
         <v>161</v>
       </c>
       <c r="C50" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>99</v>
       </c>
       <c r="E50" s="23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="64" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C51" s="32" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="D51" s="58"/>
       <c r="E51" s="58"/>
     </row>
     <row r="52" spans="2:5" ht="60" x14ac:dyDescent="0.3">
       <c r="B52" s="32" t="s">
         <v>174</v>
       </c>
       <c r="C52" s="33" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D52" s="58"/>
       <c r="E52" s="58"/>
     </row>
     <row r="53" spans="2:5" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="32" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C53" s="33" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="D53" s="58"/>
       <c r="E53" s="58"/>
     </row>
     <row r="54" spans="2:5" ht="41.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="55" spans="2:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="183" t="s">
+      <c r="B55" s="187" t="s">
         <v>111</v>
       </c>
-      <c r="C55" s="183"/>
-[...1 lines deleted...]
-      <c r="E55" s="183"/>
+      <c r="C55" s="187"/>
+      <c r="D55" s="187"/>
+      <c r="E55" s="187"/>
     </row>
     <row r="56" spans="2:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="23" t="s">
         <v>70</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D56" s="277" t="s">
         <v>112</v>
       </c>
       <c r="E56" s="278"/>
     </row>
     <row r="57" spans="2:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="55">
         <v>1</v>
       </c>
       <c r="C57" s="55" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="D57" s="271" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="E57" s="272"/>
     </row>
     <row r="58" spans="2:5" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="55">
         <v>2</v>
       </c>
       <c r="C58" s="56" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="D58" s="271" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E58" s="272"/>
     </row>
     <row r="59" spans="2:5" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="55">
         <v>3</v>
       </c>
       <c r="C59" s="56" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D59" s="271" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="E59" s="272"/>
     </row>
     <row r="60" spans="2:5" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B60" s="55">
         <v>4</v>
       </c>
       <c r="C60" s="56">
         <v>45273</v>
       </c>
       <c r="D60" s="271" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="E60" s="272"/>
     </row>
     <row r="61" spans="2:5" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="55">
         <v>5</v>
       </c>
       <c r="C61" s="55" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="D61" s="271" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="E61" s="272"/>
     </row>
     <row r="62" spans="2:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B62" s="55">
         <v>6</v>
       </c>
       <c r="C62" s="55" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D62" s="271" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="E62" s="272"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="D60:E60"/>
     <mergeCell ref="D62:E62"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="B55:E55"/>
     <mergeCell ref="D56:E56"/>
     <mergeCell ref="D57:E57"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="D59:E59"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Los invitamos a consultar la pestaña Agenda Regulatoria resaltada en verde, a fin de validar y asociar a las tareas del plan de acción." sqref="B55" xr:uid="{F770CE2F-B55E-4EA9-A413-3CBC31343A78}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B996DB17-53E7-EF40-AA87-F290DC1CFD45}">
   <sheetPr codeName="Hoja4"/>
   <dimension ref="A1:JC154"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K52" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="AA55" sqref="AA55:AC55"/>
+    <sheetView tabSelected="1" topLeftCell="K54" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="AA55" activeCellId="1" sqref="U55:V55 AA55:AC55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.33203125" style="6" customWidth="1"/>
     <col min="2" max="2" width="5.33203125" style="5" customWidth="1"/>
     <col min="3" max="3" width="24.83203125" style="35" customWidth="1"/>
     <col min="4" max="4" width="33.33203125" style="5" customWidth="1"/>
     <col min="5" max="5" width="27" style="40" customWidth="1"/>
     <col min="6" max="6" width="23.5" style="40" customWidth="1"/>
     <col min="7" max="8" width="26.08203125" style="5" customWidth="1"/>
     <col min="9" max="9" width="28.9140625" style="5" customWidth="1"/>
     <col min="10" max="10" width="37.25" style="5" customWidth="1"/>
     <col min="11" max="11" width="24" style="40" customWidth="1"/>
     <col min="12" max="12" width="16.75" style="6" customWidth="1"/>
     <col min="13" max="13" width="20.6640625" style="6" customWidth="1"/>
     <col min="14" max="14" width="18.58203125" style="6" customWidth="1"/>
     <col min="15" max="15" width="18.1640625" style="6" customWidth="1"/>
     <col min="16" max="16" width="18.5" style="6" customWidth="1"/>
     <col min="17" max="17" width="31.5" style="6" customWidth="1"/>
     <col min="18" max="18" width="21.58203125" style="6" customWidth="1"/>
     <col min="19" max="19" width="18.25" style="5" customWidth="1"/>
     <col min="20" max="20" width="23.83203125" style="5" customWidth="1"/>
     <col min="21" max="21" width="24.83203125" style="5" customWidth="1"/>
     <col min="22" max="22" width="24.75" style="40" customWidth="1"/>
@@ -5980,791 +5981,791 @@
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="V1" s="40"/>
       <c r="W1" s="40"/>
       <c r="AE1" s="40"/>
       <c r="AF1" s="40"/>
       <c r="AG1" s="40"/>
       <c r="AH1" s="40"/>
       <c r="AI1" s="45"/>
       <c r="AK1" s="40"/>
       <c r="AL1" s="40"/>
       <c r="AM1" s="40"/>
       <c r="AN1" s="40"/>
     </row>
     <row r="2" spans="1:40" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
-      <c r="B2" s="206" t="s">
+      <c r="B2" s="193" t="s">
         <v>105</v>
       </c>
-      <c r="C2" s="206"/>
-[...20 lines deleted...]
-      <c r="X2" s="206"/>
+      <c r="C2" s="193"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="193"/>
+      <c r="F2" s="193"/>
+      <c r="G2" s="193"/>
+      <c r="H2" s="193"/>
+      <c r="I2" s="193"/>
+      <c r="J2" s="193"/>
+      <c r="K2" s="193"/>
+      <c r="L2" s="193"/>
+      <c r="M2" s="193"/>
+      <c r="N2" s="193"/>
+      <c r="O2" s="193"/>
+      <c r="P2" s="193"/>
+      <c r="Q2" s="193"/>
+      <c r="R2" s="193"/>
+      <c r="S2" s="193"/>
+      <c r="T2" s="193"/>
+      <c r="U2" s="193"/>
+      <c r="V2" s="193"/>
+      <c r="W2" s="193"/>
+      <c r="X2" s="193"/>
       <c r="Y2" s="93"/>
       <c r="AE2" s="40"/>
       <c r="AF2" s="40"/>
       <c r="AG2" s="40"/>
       <c r="AH2" s="40"/>
       <c r="AI2" s="45"/>
       <c r="AK2" s="40"/>
       <c r="AL2" s="40"/>
       <c r="AM2" s="40"/>
       <c r="AN2" s="40"/>
     </row>
     <row r="3" spans="1:40" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
-      <c r="B3" s="206"/>
-[...21 lines deleted...]
-      <c r="X3" s="206"/>
+      <c r="B3" s="193"/>
+      <c r="C3" s="193"/>
+      <c r="D3" s="193"/>
+      <c r="E3" s="193"/>
+      <c r="F3" s="193"/>
+      <c r="G3" s="193"/>
+      <c r="H3" s="193"/>
+      <c r="I3" s="193"/>
+      <c r="J3" s="193"/>
+      <c r="K3" s="193"/>
+      <c r="L3" s="193"/>
+      <c r="M3" s="193"/>
+      <c r="N3" s="193"/>
+      <c r="O3" s="193"/>
+      <c r="P3" s="193"/>
+      <c r="Q3" s="193"/>
+      <c r="R3" s="193"/>
+      <c r="S3" s="193"/>
+      <c r="T3" s="193"/>
+      <c r="U3" s="193"/>
+      <c r="V3" s="193"/>
+      <c r="W3" s="193"/>
+      <c r="X3" s="193"/>
       <c r="Y3" s="93"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="45"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
     </row>
     <row r="4" spans="1:40" s="5" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
-      <c r="B4" s="206"/>
-[...21 lines deleted...]
-      <c r="X4" s="206"/>
+      <c r="B4" s="193"/>
+      <c r="C4" s="193"/>
+      <c r="D4" s="193"/>
+      <c r="E4" s="193"/>
+      <c r="F4" s="193"/>
+      <c r="G4" s="193"/>
+      <c r="H4" s="193"/>
+      <c r="I4" s="193"/>
+      <c r="J4" s="193"/>
+      <c r="K4" s="193"/>
+      <c r="L4" s="193"/>
+      <c r="M4" s="193"/>
+      <c r="N4" s="193"/>
+      <c r="O4" s="193"/>
+      <c r="P4" s="193"/>
+      <c r="Q4" s="193"/>
+      <c r="R4" s="193"/>
+      <c r="S4" s="193"/>
+      <c r="T4" s="193"/>
+      <c r="U4" s="193"/>
+      <c r="V4" s="193"/>
+      <c r="W4" s="193"/>
+      <c r="X4" s="193"/>
       <c r="Y4" s="93"/>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="40"/>
       <c r="AH4" s="40"/>
       <c r="AI4" s="45"/>
       <c r="AK4" s="40"/>
       <c r="AL4" s="40"/>
       <c r="AM4" s="40"/>
       <c r="AN4" s="40"/>
     </row>
     <row r="5" spans="1:40" s="20" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="19"/>
-      <c r="B5" s="234" t="s">
+      <c r="B5" s="221" t="s">
         <v>106</v>
       </c>
-      <c r="C5" s="234"/>
-[...26 lines deleted...]
-      <c r="AD5" s="234"/>
+      <c r="C5" s="221"/>
+      <c r="D5" s="221"/>
+      <c r="E5" s="221"/>
+      <c r="F5" s="221"/>
+      <c r="G5" s="221"/>
+      <c r="H5" s="221"/>
+      <c r="I5" s="221"/>
+      <c r="J5" s="221"/>
+      <c r="K5" s="221"/>
+      <c r="L5" s="221"/>
+      <c r="M5" s="221"/>
+      <c r="N5" s="221"/>
+      <c r="O5" s="221"/>
+      <c r="P5" s="221"/>
+      <c r="Q5" s="221"/>
+      <c r="R5" s="221"/>
+      <c r="S5" s="221"/>
+      <c r="T5" s="221"/>
+      <c r="U5" s="221"/>
+      <c r="V5" s="221"/>
+      <c r="W5" s="221"/>
+      <c r="X5" s="221"/>
+      <c r="Y5" s="221"/>
+      <c r="Z5" s="221"/>
+      <c r="AA5" s="221"/>
+      <c r="AB5" s="221"/>
+      <c r="AC5" s="221"/>
+      <c r="AD5" s="221"/>
       <c r="AE5" s="43"/>
       <c r="AF5" s="43"/>
       <c r="AG5" s="43"/>
       <c r="AH5" s="43"/>
       <c r="AI5" s="46"/>
       <c r="AK5" s="43"/>
       <c r="AL5" s="43"/>
       <c r="AM5" s="43"/>
       <c r="AN5" s="43"/>
     </row>
     <row r="6" spans="1:40" s="28" customFormat="1" ht="61" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="27"/>
-      <c r="B6" s="221" t="s">
+      <c r="B6" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="221"/>
-[...1 lines deleted...]
-      <c r="E6" s="244" t="s">
+      <c r="C6" s="209"/>
+      <c r="D6" s="209"/>
+      <c r="E6" s="186" t="s">
         <v>68</v>
       </c>
-      <c r="F6" s="244"/>
-[...3 lines deleted...]
-      <c r="J6" s="233" t="s">
+      <c r="F6" s="186"/>
+      <c r="G6" s="186"/>
+      <c r="H6" s="186"/>
+      <c r="I6" s="186"/>
+      <c r="J6" s="220" t="s">
         <v>72</v>
       </c>
-      <c r="K6" s="233"/>
-[...1 lines deleted...]
-      <c r="M6" s="212">
+      <c r="K6" s="220"/>
+      <c r="L6" s="220"/>
+      <c r="M6" s="200">
         <v>8</v>
       </c>
-      <c r="N6" s="213"/>
-[...3 lines deleted...]
-      <c r="R6" s="232" t="s">
+      <c r="N6" s="201"/>
+      <c r="O6" s="201"/>
+      <c r="P6" s="201"/>
+      <c r="Q6" s="202"/>
+      <c r="R6" s="219" t="s">
         <v>167</v>
       </c>
-      <c r="S6" s="232"/>
+      <c r="S6" s="219"/>
       <c r="T6" s="51">
         <v>20</v>
       </c>
       <c r="U6" s="52" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="V6" s="51">
         <v>263</v>
       </c>
       <c r="W6" s="95" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="X6" s="212">
+        <v>344</v>
+      </c>
+      <c r="X6" s="200">
         <v>309</v>
       </c>
-      <c r="Y6" s="213"/>
-[...4 lines deleted...]
-      <c r="AD6" s="214"/>
+      <c r="Y6" s="201"/>
+      <c r="Z6" s="201"/>
+      <c r="AA6" s="201"/>
+      <c r="AB6" s="201"/>
+      <c r="AC6" s="201"/>
+      <c r="AD6" s="202"/>
       <c r="AE6" s="42"/>
       <c r="AF6" s="42"/>
       <c r="AG6" s="42"/>
       <c r="AH6" s="42"/>
       <c r="AI6" s="47"/>
       <c r="AK6" s="42"/>
       <c r="AL6" s="42"/>
       <c r="AM6" s="42"/>
       <c r="AN6" s="42"/>
     </row>
     <row r="7" spans="1:40" s="28" customFormat="1" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A7" s="27"/>
-      <c r="B7" s="235" t="s">
+      <c r="B7" s="175" t="s">
         <v>71</v>
       </c>
-      <c r="C7" s="236"/>
-      <c r="D7" s="237"/>
+      <c r="C7" s="176"/>
+      <c r="D7" s="177"/>
       <c r="E7" s="73" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="F7" s="73" t="s">
+        <v>362</v>
+      </c>
+      <c r="G7" s="73" t="s">
         <v>366</v>
       </c>
-      <c r="G7" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="73" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="I7" s="74" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="J7" s="241" t="s">
+        <v>422</v>
+      </c>
+      <c r="J7" s="181" t="s">
         <v>73</v>
       </c>
-      <c r="K7" s="236"/>
-[...1 lines deleted...]
-      <c r="M7" s="215">
+      <c r="K7" s="176"/>
+      <c r="L7" s="177"/>
+      <c r="M7" s="203">
         <v>10</v>
       </c>
-      <c r="N7" s="216"/>
-[...3 lines deleted...]
-      <c r="R7" s="241" t="s">
+      <c r="N7" s="204"/>
+      <c r="O7" s="204"/>
+      <c r="P7" s="204"/>
+      <c r="Q7" s="205"/>
+      <c r="R7" s="181" t="s">
         <v>74</v>
       </c>
-      <c r="S7" s="237"/>
-      <c r="T7" s="222">
+      <c r="S7" s="177"/>
+      <c r="T7" s="183">
         <v>25</v>
       </c>
-      <c r="U7" s="224" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="222">
+      <c r="U7" s="211" t="s">
+        <v>467</v>
+      </c>
+      <c r="V7" s="183">
         <v>302</v>
       </c>
-      <c r="W7" s="224" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="226">
+      <c r="W7" s="211" t="s">
+        <v>601</v>
+      </c>
+      <c r="X7" s="213">
         <v>179</v>
       </c>
-      <c r="Y7" s="227"/>
-[...4 lines deleted...]
-      <c r="AD7" s="228"/>
+      <c r="Y7" s="214"/>
+      <c r="Z7" s="214"/>
+      <c r="AA7" s="214"/>
+      <c r="AB7" s="214"/>
+      <c r="AC7" s="214"/>
+      <c r="AD7" s="215"/>
       <c r="AE7" s="42"/>
       <c r="AF7" s="42"/>
       <c r="AG7" s="42"/>
       <c r="AH7" s="42"/>
       <c r="AI7" s="47"/>
       <c r="AK7" s="42"/>
       <c r="AL7" s="42"/>
       <c r="AM7" s="42"/>
       <c r="AN7" s="42"/>
     </row>
     <row r="8" spans="1:40" s="28" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A8" s="27"/>
-      <c r="B8" s="238"/>
-[...1 lines deleted...]
-      <c r="D8" s="240"/>
+      <c r="B8" s="178"/>
+      <c r="C8" s="179"/>
+      <c r="D8" s="180"/>
       <c r="E8" s="98" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F8" s="98" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
-      <c r="J8" s="242"/>
-[...19 lines deleted...]
-      <c r="AD8" s="231"/>
+      <c r="J8" s="182"/>
+      <c r="K8" s="179"/>
+      <c r="L8" s="180"/>
+      <c r="M8" s="206"/>
+      <c r="N8" s="207"/>
+      <c r="O8" s="207"/>
+      <c r="P8" s="207"/>
+      <c r="Q8" s="208"/>
+      <c r="R8" s="182"/>
+      <c r="S8" s="180"/>
+      <c r="T8" s="184"/>
+      <c r="U8" s="222"/>
+      <c r="V8" s="210"/>
+      <c r="W8" s="212"/>
+      <c r="X8" s="216"/>
+      <c r="Y8" s="217"/>
+      <c r="Z8" s="217"/>
+      <c r="AA8" s="217"/>
+      <c r="AB8" s="217"/>
+      <c r="AC8" s="217"/>
+      <c r="AD8" s="218"/>
       <c r="AE8" s="42"/>
       <c r="AF8" s="42"/>
       <c r="AG8" s="42"/>
       <c r="AH8" s="42"/>
       <c r="AI8" s="47"/>
       <c r="AK8" s="42"/>
       <c r="AL8" s="42"/>
       <c r="AM8" s="42"/>
       <c r="AN8" s="42"/>
     </row>
     <row r="9" spans="1:40" s="20" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="19"/>
-      <c r="B9" s="246" t="s">
+      <c r="B9" s="189" t="s">
         <v>107</v>
       </c>
-      <c r="C9" s="247"/>
-[...26 lines deleted...]
-      <c r="AD9" s="248"/>
+      <c r="C9" s="190"/>
+      <c r="D9" s="190"/>
+      <c r="E9" s="190"/>
+      <c r="F9" s="190"/>
+      <c r="G9" s="190"/>
+      <c r="H9" s="190"/>
+      <c r="I9" s="190"/>
+      <c r="J9" s="190"/>
+      <c r="K9" s="190"/>
+      <c r="L9" s="190"/>
+      <c r="M9" s="190"/>
+      <c r="N9" s="190"/>
+      <c r="O9" s="190"/>
+      <c r="P9" s="190"/>
+      <c r="Q9" s="190"/>
+      <c r="R9" s="190"/>
+      <c r="S9" s="190"/>
+      <c r="T9" s="190"/>
+      <c r="U9" s="190"/>
+      <c r="V9" s="190"/>
+      <c r="W9" s="190"/>
+      <c r="X9" s="190"/>
+      <c r="Y9" s="190"/>
+      <c r="Z9" s="190"/>
+      <c r="AA9" s="190"/>
+      <c r="AB9" s="190"/>
+      <c r="AC9" s="190"/>
+      <c r="AD9" s="191"/>
       <c r="AE9" s="43"/>
       <c r="AF9" s="43"/>
       <c r="AG9" s="43"/>
       <c r="AH9" s="43"/>
       <c r="AI9" s="46"/>
       <c r="AK9" s="43"/>
       <c r="AL9" s="43"/>
       <c r="AM9" s="43"/>
       <c r="AN9" s="43"/>
     </row>
     <row r="10" spans="1:40" s="27" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="245" t="s">
+      <c r="B10" s="188" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="205" t="s">
+      <c r="C10" s="185" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="205" t="s">
+      <c r="D10" s="185" t="s">
         <v>57</v>
       </c>
-      <c r="E10" s="207" t="s">
+      <c r="E10" s="194" t="s">
         <v>93</v>
       </c>
-      <c r="F10" s="208"/>
-      <c r="G10" s="207" t="s">
+      <c r="F10" s="195"/>
+      <c r="G10" s="194" t="s">
         <v>60</v>
       </c>
-      <c r="H10" s="208"/>
-      <c r="I10" s="205" t="s">
+      <c r="H10" s="195"/>
+      <c r="I10" s="185" t="s">
         <v>94</v>
       </c>
-      <c r="J10" s="205"/>
-[...1 lines deleted...]
-      <c r="L10" s="205" t="s">
+      <c r="J10" s="185"/>
+      <c r="K10" s="185"/>
+      <c r="L10" s="185" t="s">
         <v>103</v>
       </c>
-      <c r="M10" s="205"/>
-[...6 lines deleted...]
-      <c r="R10" s="205" t="s">
+      <c r="M10" s="185"/>
+      <c r="N10" s="185"/>
+      <c r="O10" s="185" t="s">
+        <v>465</v>
+      </c>
+      <c r="P10" s="185"/>
+      <c r="Q10" s="185"/>
+      <c r="R10" s="185" t="s">
         <v>92</v>
       </c>
-      <c r="S10" s="205" t="s">
-[...5 lines deleted...]
-      <c r="U10" s="168" t="s">
+      <c r="S10" s="185" t="s">
+        <v>345</v>
+      </c>
+      <c r="T10" s="185" t="s">
+        <v>346</v>
+      </c>
+      <c r="U10" s="192" t="s">
         <v>104</v>
       </c>
-      <c r="V10" s="209" t="s">
+      <c r="V10" s="197" t="s">
         <v>95</v>
       </c>
-      <c r="W10" s="210"/>
-[...6 lines deleted...]
-      <c r="AD10" s="211"/>
+      <c r="W10" s="198"/>
+      <c r="X10" s="198"/>
+      <c r="Y10" s="198"/>
+      <c r="Z10" s="198"/>
+      <c r="AA10" s="198"/>
+      <c r="AB10" s="198"/>
+      <c r="AC10" s="198"/>
+      <c r="AD10" s="199"/>
     </row>
     <row r="11" spans="1:40" s="27" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="245"/>
-[...5 lines deleted...]
-      <c r="H11" s="170"/>
+      <c r="B11" s="188"/>
+      <c r="C11" s="185"/>
+      <c r="D11" s="185"/>
+      <c r="E11" s="192"/>
+      <c r="F11" s="196"/>
+      <c r="G11" s="192"/>
+      <c r="H11" s="196"/>
       <c r="I11" s="110" t="s">
         <v>90</v>
       </c>
       <c r="J11" s="23" t="s">
         <v>96</v>
       </c>
       <c r="K11" s="111" t="s">
         <v>97</v>
       </c>
       <c r="L11" s="23" t="s">
         <v>91</v>
       </c>
       <c r="M11" s="23" t="s">
         <v>96</v>
       </c>
       <c r="N11" s="23" t="s">
         <v>97</v>
       </c>
       <c r="O11" s="23" t="s">
         <v>1</v>
       </c>
       <c r="P11" s="23" t="s">
         <v>96</v>
       </c>
       <c r="Q11" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="R11" s="205"/>
-[...2 lines deleted...]
-      <c r="U11" s="205"/>
+      <c r="R11" s="185"/>
+      <c r="S11" s="187"/>
+      <c r="T11" s="187"/>
+      <c r="U11" s="185"/>
       <c r="V11" s="94" t="s">
         <v>98</v>
       </c>
       <c r="W11" s="94" t="s">
         <v>99</v>
       </c>
       <c r="X11" s="94" t="s">
         <v>100</v>
       </c>
       <c r="Y11" s="94" t="s">
         <v>101</v>
       </c>
       <c r="Z11" s="94" t="s">
         <v>102</v>
       </c>
       <c r="AA11" s="94" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="AB11" s="94" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="AC11" s="94" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="AD11" s="94" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="12" spans="1:40" s="108" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="109"/>
       <c r="B12" s="112">
         <v>1</v>
       </c>
       <c r="C12" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="48" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="E12" s="173" t="s">
+        <v>591</v>
+      </c>
+      <c r="E12" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="F12" s="174"/>
-      <c r="G12" s="173" t="s">
+      <c r="F12" s="164"/>
+      <c r="G12" s="163" t="s">
         <v>2</v>
       </c>
-      <c r="H12" s="174"/>
+      <c r="H12" s="164"/>
       <c r="I12" s="113">
         <v>270095</v>
       </c>
       <c r="J12" s="114">
         <f>(310495/I12)*100%</f>
         <v>1.1495770006849442</v>
       </c>
       <c r="K12" s="115" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="L12" s="116">
         <v>571203</v>
       </c>
       <c r="M12" s="114">
         <f>(-65082/L12)*100</f>
         <v>-11.393847721388017</v>
       </c>
       <c r="N12" s="117" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="O12" s="116">
         <v>571203</v>
       </c>
       <c r="P12" s="118" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="118" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="R12" s="116">
         <v>587499</v>
       </c>
       <c r="S12" s="116">
         <v>2000000</v>
       </c>
       <c r="T12" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="53" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="V12" s="48" t="s">
         <v>153</v>
       </c>
       <c r="W12" s="120"/>
       <c r="X12" s="116"/>
       <c r="Y12" s="116"/>
       <c r="Z12" s="120"/>
       <c r="AA12" s="120"/>
       <c r="AB12" s="120"/>
       <c r="AC12" s="120"/>
       <c r="AD12" s="120"/>
       <c r="AE12" s="106"/>
       <c r="AF12" s="106"/>
       <c r="AG12" s="106"/>
       <c r="AH12" s="106"/>
       <c r="AI12" s="107"/>
       <c r="AK12" s="106"/>
       <c r="AL12" s="106"/>
       <c r="AM12" s="106"/>
       <c r="AN12" s="106"/>
     </row>
     <row r="13" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="112">
         <v>2</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="48" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="E13" s="173" t="s">
+        <v>543</v>
+      </c>
+      <c r="E13" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="F13" s="174"/>
-      <c r="G13" s="173" t="s">
+      <c r="F13" s="164"/>
+      <c r="G13" s="163" t="s">
         <v>2</v>
       </c>
-      <c r="H13" s="174"/>
+      <c r="H13" s="164"/>
       <c r="I13" s="121">
         <v>0.16700000000000001</v>
       </c>
       <c r="J13" s="121">
         <v>0.16700000000000001</v>
       </c>
       <c r="K13" s="48" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="L13" s="121">
         <v>0.17100000000000001</v>
       </c>
       <c r="M13" s="121">
         <v>0.14299999999999999</v>
       </c>
       <c r="N13" s="48" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="O13" s="121">
         <v>0.16500000000000001</v>
       </c>
       <c r="P13" s="116" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="Q13" s="48" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="R13" s="121">
         <v>0.17299999999999999</v>
       </c>
       <c r="S13" s="116">
         <v>17.3</v>
       </c>
       <c r="T13" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U13" s="48" t="s">
         <v>148</v>
       </c>
       <c r="V13" s="48" t="s">
         <v>153</v>
       </c>
       <c r="W13" s="120"/>
       <c r="X13" s="48"/>
       <c r="Y13" s="48"/>
       <c r="Z13" s="120"/>
       <c r="AA13" s="120"/>
       <c r="AB13" s="120"/>
       <c r="AC13" s="120"/>
       <c r="AD13" s="120"/>
       <c r="AE13" s="40"/>
       <c r="AF13" s="40"/>
       <c r="AG13" s="40"/>
       <c r="AH13" s="40"/>
       <c r="AI13" s="45"/>
       <c r="AK13" s="40"/>
       <c r="AL13" s="40"/>
       <c r="AM13" s="40"/>
       <c r="AN13" s="40"/>
     </row>
     <row r="14" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6"/>
       <c r="B14" s="25">
         <v>3</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="E14" s="196" t="s">
+        <v>454</v>
+      </c>
+      <c r="E14" s="165" t="s">
         <v>0</v>
       </c>
-      <c r="F14" s="197"/>
-      <c r="G14" s="196" t="s">
+      <c r="F14" s="166"/>
+      <c r="G14" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H14" s="197"/>
+      <c r="H14" s="166"/>
       <c r="I14" s="9">
         <v>180</v>
       </c>
       <c r="J14" s="14"/>
       <c r="K14" s="13"/>
       <c r="L14" s="9">
         <v>180</v>
       </c>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9">
         <v>180</v>
       </c>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9">
         <v>180</v>
       </c>
       <c r="S14" s="12">
         <v>180</v>
       </c>
       <c r="T14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U14" s="48" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="V14" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W14" s="13" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="X14" s="9"/>
       <c r="Y14" s="9"/>
       <c r="Z14" s="24"/>
       <c r="AA14" s="24"/>
       <c r="AB14" s="24"/>
       <c r="AC14" s="24"/>
       <c r="AD14" s="13"/>
       <c r="AE14" s="40"/>
       <c r="AF14" s="40"/>
       <c r="AG14" s="40"/>
       <c r="AH14" s="40"/>
       <c r="AI14" s="45"/>
       <c r="AK14" s="40"/>
       <c r="AL14" s="40"/>
       <c r="AM14" s="40"/>
       <c r="AN14" s="40"/>
     </row>
     <row r="15" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="6"/>
       <c r="B15" s="25">
         <v>4</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="E15" s="196" t="s">
+      <c r="E15" s="165" t="s">
         <v>0</v>
       </c>
-      <c r="F15" s="197"/>
-      <c r="G15" s="196" t="s">
+      <c r="F15" s="166"/>
+      <c r="G15" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H15" s="197"/>
+      <c r="H15" s="166"/>
       <c r="I15" s="14">
         <v>828211</v>
       </c>
       <c r="J15" s="12"/>
       <c r="K15" s="13"/>
       <c r="L15" s="14">
         <v>862056</v>
       </c>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="14">
         <v>920069</v>
       </c>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="14">
         <v>975792</v>
       </c>
       <c r="S15" s="12">
         <v>3586128</v>
       </c>
       <c r="T15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U15" s="48" t="s">
@@ -6780,2371 +6781,2371 @@
       <c r="AA15" s="24"/>
       <c r="AB15" s="24"/>
       <c r="AC15" s="24"/>
       <c r="AD15" s="24"/>
       <c r="AE15" s="40"/>
       <c r="AF15" s="40"/>
       <c r="AG15" s="40"/>
       <c r="AH15" s="40"/>
       <c r="AI15" s="45"/>
       <c r="AK15" s="40"/>
       <c r="AL15" s="40"/>
       <c r="AM15" s="40"/>
       <c r="AN15" s="40"/>
     </row>
     <row r="16" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="25">
         <v>5</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E16" s="196" t="s">
+      <c r="E16" s="165" t="s">
         <v>132</v>
       </c>
-      <c r="F16" s="197"/>
-[...3 lines deleted...]
-      <c r="H16" s="197"/>
+      <c r="F16" s="166"/>
+      <c r="G16" s="165" t="s">
+        <v>376</v>
+      </c>
+      <c r="H16" s="166"/>
       <c r="I16" s="12">
         <v>0</v>
       </c>
       <c r="J16" s="12">
         <v>0</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>3</v>
       </c>
       <c r="L16" s="12">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="13" t="s">
         <v>3</v>
       </c>
       <c r="O16" s="12">
         <v>0</v>
       </c>
       <c r="P16" s="9">
         <v>0</v>
       </c>
       <c r="Q16" s="13" t="s">
         <v>3</v>
       </c>
       <c r="R16" s="12">
         <v>1</v>
       </c>
       <c r="S16" s="12">
         <v>1</v>
       </c>
       <c r="T16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="53" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="V16" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W16" s="24"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="24"/>
       <c r="AC16" s="24"/>
       <c r="AD16" s="24"/>
       <c r="AE16" s="40"/>
       <c r="AF16" s="40"/>
       <c r="AG16" s="40"/>
       <c r="AH16" s="40"/>
       <c r="AI16" s="45"/>
       <c r="AK16" s="40"/>
       <c r="AL16" s="40"/>
       <c r="AM16" s="40"/>
       <c r="AN16" s="40"/>
     </row>
     <row r="17" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
       <c r="B17" s="25">
         <v>6</v>
       </c>
       <c r="C17" s="53" t="s">
         <v>178</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E17" s="196" t="s">
+      <c r="E17" s="165" t="s">
         <v>0</v>
       </c>
-      <c r="F17" s="197"/>
-      <c r="G17" s="196" t="s">
+      <c r="F17" s="166"/>
+      <c r="G17" s="165" t="s">
         <v>83</v>
       </c>
-      <c r="H17" s="197"/>
+      <c r="H17" s="166"/>
       <c r="I17" s="12">
         <v>0</v>
       </c>
       <c r="J17" s="12">
         <v>0</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>3</v>
       </c>
       <c r="L17" s="12">
         <v>0</v>
       </c>
       <c r="M17" s="9">
         <v>0</v>
       </c>
       <c r="N17" s="13" t="s">
         <v>3</v>
       </c>
       <c r="O17" s="12">
         <v>0</v>
       </c>
       <c r="P17" s="9">
         <v>0</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>3</v>
       </c>
       <c r="R17" s="12">
         <v>1</v>
       </c>
       <c r="S17" s="12">
         <v>1</v>
       </c>
       <c r="T17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U17" s="48" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W17" s="24"/>
       <c r="X17" s="9"/>
       <c r="Y17" s="9"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
       <c r="AB17" s="24"/>
       <c r="AC17" s="24"/>
       <c r="AD17" s="24"/>
       <c r="AE17" s="40"/>
       <c r="AF17" s="40"/>
       <c r="AG17" s="40"/>
       <c r="AH17" s="40"/>
       <c r="AI17" s="45"/>
       <c r="AK17" s="40"/>
       <c r="AL17" s="40"/>
       <c r="AM17" s="40"/>
       <c r="AN17" s="40"/>
     </row>
     <row r="18" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
       <c r="B18" s="25">
         <v>7</v>
       </c>
       <c r="C18" s="53" t="s">
         <v>178</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E18" s="196" t="s">
+      <c r="E18" s="165" t="s">
         <v>133</v>
       </c>
-      <c r="F18" s="197"/>
-      <c r="G18" s="199" t="s">
+      <c r="F18" s="166"/>
+      <c r="G18" s="171" t="s">
         <v>113</v>
       </c>
-      <c r="H18" s="200"/>
+      <c r="H18" s="172"/>
       <c r="I18" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J18" s="122" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="K18" s="123" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="L18" s="124" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="122" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="N18" s="123" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="O18" s="124" t="s">
         <v>0</v>
       </c>
       <c r="P18" s="122" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="Q18" s="123" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="R18" s="125">
         <v>0.55000000000000004</v>
       </c>
       <c r="S18" s="16">
         <v>0.55000000000000004</v>
       </c>
       <c r="T18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U18" s="53" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W18" s="13" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
       <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
       <c r="AB18" s="24"/>
       <c r="AC18" s="24"/>
       <c r="AD18" s="13"/>
       <c r="AE18" s="40"/>
       <c r="AF18" s="40"/>
       <c r="AG18" s="40"/>
       <c r="AH18" s="40"/>
       <c r="AI18" s="45"/>
       <c r="AK18" s="40"/>
       <c r="AL18" s="40"/>
       <c r="AM18" s="40"/>
       <c r="AN18" s="40"/>
     </row>
     <row r="19" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
       <c r="B19" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="72" t="s">
         <v>178</v>
       </c>
       <c r="D19" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="E19" s="171" t="s">
+      <c r="E19" s="169" t="s">
         <v>134</v>
       </c>
-      <c r="F19" s="172"/>
-      <c r="G19" s="171" t="s">
+      <c r="F19" s="170"/>
+      <c r="G19" s="169" t="s">
         <v>114</v>
       </c>
-      <c r="H19" s="172"/>
+      <c r="H19" s="170"/>
       <c r="I19" s="76">
         <v>0.5</v>
       </c>
       <c r="J19" s="89"/>
       <c r="K19" s="65"/>
       <c r="L19" s="76">
         <v>0.9</v>
       </c>
       <c r="M19" s="90"/>
       <c r="N19" s="90"/>
       <c r="O19" s="76">
         <v>1</v>
       </c>
       <c r="P19" s="90"/>
       <c r="Q19" s="90"/>
       <c r="R19" s="91" t="s">
         <v>0</v>
       </c>
       <c r="S19" s="76">
         <v>1</v>
       </c>
       <c r="T19" s="92" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="72" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="V19" s="13" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="W19" s="13" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="X19" s="9"/>
       <c r="Y19" s="9"/>
       <c r="Z19" s="24"/>
       <c r="AA19" s="24"/>
       <c r="AB19" s="24"/>
       <c r="AC19" s="24"/>
       <c r="AD19" s="13"/>
       <c r="AE19" s="40"/>
       <c r="AF19" s="40"/>
       <c r="AG19" s="40"/>
       <c r="AH19" s="40"/>
       <c r="AI19" s="45"/>
       <c r="AK19" s="40"/>
       <c r="AL19" s="40"/>
       <c r="AM19" s="40"/>
       <c r="AN19" s="40"/>
     </row>
     <row r="20" spans="1:40" s="86" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6"/>
       <c r="B20" s="25">
         <v>8</v>
       </c>
       <c r="C20" s="53" t="s">
         <v>178</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E20" s="196" t="s">
+      <c r="E20" s="165" t="s">
         <v>134</v>
       </c>
-      <c r="F20" s="197"/>
-[...3 lines deleted...]
-      <c r="H20" s="197"/>
+      <c r="F20" s="166"/>
+      <c r="G20" s="165" t="s">
+        <v>452</v>
+      </c>
+      <c r="H20" s="166"/>
       <c r="I20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="122" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="K20" s="123" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="L20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="122" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="N20" s="123" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="O20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="122" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="Q20" s="123" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="R20" s="12">
         <v>1</v>
       </c>
       <c r="S20" s="12">
         <v>1</v>
       </c>
       <c r="T20" s="8"/>
       <c r="U20" s="48" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="V20" s="13" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="W20" s="96"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="9"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
       <c r="AB20" s="24"/>
       <c r="AC20" s="24"/>
       <c r="AD20" s="96"/>
       <c r="AE20" s="87"/>
       <c r="AF20" s="87"/>
       <c r="AG20" s="87"/>
       <c r="AH20" s="87"/>
       <c r="AI20" s="88"/>
       <c r="AK20" s="87"/>
       <c r="AL20" s="87"/>
       <c r="AM20" s="87"/>
       <c r="AN20" s="87"/>
     </row>
     <row r="21" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6"/>
       <c r="B21" s="25">
         <v>9</v>
       </c>
       <c r="C21" s="53" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E21" s="196" t="s">
+      <c r="E21" s="165" t="s">
         <v>135</v>
       </c>
-      <c r="F21" s="197"/>
-      <c r="G21" s="196" t="s">
+      <c r="F21" s="166"/>
+      <c r="G21" s="165" t="s">
         <v>115</v>
       </c>
-      <c r="H21" s="197"/>
+      <c r="H21" s="166"/>
       <c r="I21" s="26">
         <v>0.1</v>
       </c>
       <c r="J21" s="16"/>
       <c r="K21" s="162"/>
       <c r="L21" s="26">
         <v>0.1</v>
       </c>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="26">
         <v>0.1</v>
       </c>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="26">
         <v>0.1</v>
       </c>
       <c r="S21" s="26">
         <v>0.4</v>
       </c>
       <c r="T21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="13" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W21" s="96"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="9"/>
       <c r="Z21" s="24"/>
       <c r="AA21" s="24"/>
       <c r="AB21" s="24"/>
       <c r="AC21" s="24"/>
       <c r="AD21" s="96"/>
       <c r="AE21" s="40"/>
       <c r="AF21" s="40"/>
       <c r="AG21" s="40"/>
       <c r="AH21" s="40"/>
       <c r="AI21" s="45"/>
       <c r="AK21" s="40"/>
       <c r="AL21" s="40"/>
       <c r="AM21" s="40"/>
       <c r="AN21" s="40"/>
     </row>
     <row r="22" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="6"/>
       <c r="B22" s="25">
         <v>10</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E22" s="196" t="s">
+      <c r="E22" s="165" t="s">
         <v>0</v>
       </c>
-      <c r="F22" s="197"/>
-      <c r="G22" s="196" t="s">
+      <c r="F22" s="166"/>
+      <c r="G22" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H22" s="197"/>
+      <c r="H22" s="166"/>
       <c r="I22" s="12">
         <v>100000</v>
       </c>
       <c r="J22" s="16"/>
       <c r="K22" s="162"/>
       <c r="L22" s="12">
         <v>300000</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="12">
         <v>300000</v>
       </c>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="12">
         <v>300000</v>
       </c>
       <c r="S22" s="12">
         <v>1000000</v>
       </c>
       <c r="T22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="48" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="V22" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W22" s="96"/>
       <c r="X22" s="9"/>
       <c r="Y22" s="9"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
       <c r="AB22" s="24"/>
       <c r="AC22" s="24"/>
       <c r="AD22" s="96"/>
       <c r="AE22" s="40"/>
       <c r="AF22" s="40"/>
       <c r="AG22" s="40"/>
       <c r="AH22" s="40"/>
       <c r="AI22" s="45"/>
       <c r="AK22" s="40"/>
       <c r="AL22" s="40"/>
       <c r="AM22" s="40"/>
       <c r="AN22" s="40"/>
     </row>
     <row r="23" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="25">
         <v>11</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E23" s="196" t="s">
+      <c r="E23" s="165" t="s">
         <v>136</v>
       </c>
-      <c r="F23" s="197"/>
-      <c r="G23" s="196" t="s">
+      <c r="F23" s="166"/>
+      <c r="G23" s="165" t="s">
         <v>116</v>
       </c>
-      <c r="H23" s="197"/>
+      <c r="H23" s="166"/>
       <c r="I23" s="16">
         <v>0.75</v>
       </c>
       <c r="J23" s="16"/>
       <c r="K23" s="162"/>
       <c r="L23" s="16">
         <v>0.75</v>
       </c>
       <c r="M23" s="9"/>
       <c r="N23" s="9"/>
       <c r="O23" s="16">
         <v>0.75</v>
       </c>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
       <c r="R23" s="16">
         <v>0.75</v>
       </c>
       <c r="S23" s="16">
         <v>0.75</v>
       </c>
       <c r="T23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U23" s="48" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W23" s="96"/>
       <c r="X23" s="9"/>
       <c r="Y23" s="9"/>
       <c r="Z23" s="24"/>
       <c r="AA23" s="24"/>
       <c r="AB23" s="24"/>
       <c r="AC23" s="24"/>
       <c r="AD23" s="96"/>
       <c r="AE23" s="40"/>
       <c r="AF23" s="40"/>
       <c r="AG23" s="40"/>
       <c r="AH23" s="40"/>
       <c r="AI23" s="45"/>
       <c r="AK23" s="40"/>
       <c r="AL23" s="40"/>
       <c r="AM23" s="40"/>
       <c r="AN23" s="40"/>
     </row>
     <row r="24" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6"/>
       <c r="B24" s="25">
         <v>12</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E24" s="196" t="s">
+      <c r="E24" s="165" t="s">
         <v>137</v>
       </c>
-      <c r="F24" s="197"/>
-      <c r="G24" s="196" t="s">
+      <c r="F24" s="166"/>
+      <c r="G24" s="165" t="s">
         <v>117</v>
       </c>
-      <c r="H24" s="197"/>
+      <c r="H24" s="166"/>
       <c r="I24" s="15">
         <v>10000</v>
       </c>
       <c r="J24" s="97">
         <v>26664</v>
       </c>
       <c r="K24" s="126" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="L24" s="127">
         <v>30000</v>
       </c>
       <c r="M24" s="97">
         <v>42666</v>
       </c>
       <c r="N24" s="126" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="O24" s="127">
         <v>30000</v>
       </c>
       <c r="P24" s="97">
         <v>45967</v>
       </c>
       <c r="Q24" s="126" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="R24" s="15">
         <v>30000</v>
       </c>
       <c r="S24" s="15">
         <v>100000</v>
       </c>
       <c r="T24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U24" s="53" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="V24" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W24" s="13" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="X24" s="9"/>
       <c r="Y24" s="9"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
       <c r="AB24" s="24"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="13"/>
       <c r="AE24" s="40"/>
       <c r="AF24" s="40"/>
       <c r="AG24" s="40"/>
       <c r="AH24" s="40"/>
       <c r="AI24" s="45"/>
       <c r="AK24" s="40"/>
       <c r="AL24" s="40"/>
       <c r="AM24" s="40"/>
       <c r="AN24" s="40"/>
     </row>
     <row r="25" spans="1:40" s="108" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="109"/>
       <c r="B25" s="112">
         <v>13</v>
       </c>
       <c r="C25" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E25" s="173" t="s">
+      <c r="E25" s="163" t="s">
         <v>137</v>
       </c>
-      <c r="F25" s="174"/>
-[...3 lines deleted...]
-      <c r="H25" s="174"/>
+      <c r="F25" s="164"/>
+      <c r="G25" s="163" t="s">
+        <v>460</v>
+      </c>
+      <c r="H25" s="164"/>
       <c r="I25" s="116">
         <v>500</v>
       </c>
       <c r="J25" s="116">
         <v>488</v>
       </c>
       <c r="K25" s="48" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="L25" s="116">
         <v>500</v>
       </c>
       <c r="M25" s="116">
         <v>624</v>
       </c>
       <c r="N25" s="48" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="O25" s="116">
         <v>500</v>
       </c>
       <c r="P25" s="116">
         <v>650</v>
       </c>
       <c r="Q25" s="48" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="R25" s="116">
         <v>500</v>
       </c>
       <c r="S25" s="116">
         <v>2000</v>
       </c>
       <c r="T25" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="48" t="s">
         <v>150</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W25" s="48" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="X25" s="116"/>
       <c r="Y25" s="116"/>
       <c r="Z25" s="120"/>
       <c r="AA25" s="120"/>
       <c r="AB25" s="120"/>
       <c r="AC25" s="120"/>
       <c r="AD25" s="48"/>
       <c r="AE25" s="106"/>
       <c r="AF25" s="106"/>
       <c r="AG25" s="106"/>
       <c r="AH25" s="106"/>
       <c r="AI25" s="107"/>
       <c r="AK25" s="106"/>
       <c r="AL25" s="106"/>
       <c r="AM25" s="106"/>
       <c r="AN25" s="106"/>
     </row>
     <row r="26" spans="1:40" s="5" customFormat="1" ht="121.5" x14ac:dyDescent="0.25">
       <c r="A26" s="6"/>
       <c r="B26" s="25">
         <v>14</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E26" s="196" t="s">
+      <c r="E26" s="165" t="s">
         <v>138</v>
       </c>
-      <c r="F26" s="197"/>
-      <c r="G26" s="196" t="s">
+      <c r="F26" s="166"/>
+      <c r="G26" s="165" t="s">
         <v>118</v>
       </c>
-      <c r="H26" s="197"/>
+      <c r="H26" s="166"/>
       <c r="I26" s="128" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="J26" s="8" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="K26" s="8" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="L26" s="128">
         <v>0.25</v>
       </c>
       <c r="M26" s="10" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="N26" s="8" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="O26" s="26" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="P26" s="10" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="Q26" s="10" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="R26" s="128" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="S26" s="16">
         <v>1</v>
       </c>
       <c r="T26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="53" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W26" s="10" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="24"/>
       <c r="AA26" s="24"/>
       <c r="AB26" s="24"/>
       <c r="AC26" s="24"/>
       <c r="AD26" s="24"/>
       <c r="AE26" s="40"/>
       <c r="AF26" s="40"/>
       <c r="AG26" s="40"/>
       <c r="AH26" s="40"/>
       <c r="AI26" s="45"/>
       <c r="AK26" s="40"/>
       <c r="AL26" s="40"/>
       <c r="AM26" s="40"/>
       <c r="AN26" s="40"/>
     </row>
     <row r="27" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="6"/>
       <c r="B27" s="25">
         <v>15</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E27" s="196" t="s">
+      <c r="E27" s="165" t="s">
         <v>139</v>
       </c>
-      <c r="F27" s="197"/>
-      <c r="G27" s="196" t="s">
+      <c r="F27" s="166"/>
+      <c r="G27" s="165" t="s">
         <v>119</v>
       </c>
-      <c r="H27" s="197"/>
+      <c r="H27" s="166"/>
       <c r="I27" s="12">
         <v>0</v>
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="10" t="s">
         <v>3</v>
       </c>
       <c r="L27" s="12">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="10" t="s">
         <v>3</v>
       </c>
       <c r="O27" s="12">
         <v>0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
       <c r="Q27" s="10" t="s">
         <v>3</v>
       </c>
       <c r="R27" s="12">
         <v>1</v>
       </c>
       <c r="S27" s="12">
         <v>1</v>
       </c>
       <c r="T27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U27" s="48" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="V27" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W27" s="24"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="9"/>
       <c r="Z27" s="24"/>
       <c r="AA27" s="24"/>
       <c r="AB27" s="24"/>
       <c r="AC27" s="24"/>
       <c r="AD27" s="24"/>
       <c r="AE27" s="40"/>
       <c r="AF27" s="40"/>
       <c r="AG27" s="40"/>
       <c r="AH27" s="40"/>
       <c r="AI27" s="45"/>
       <c r="AK27" s="40"/>
       <c r="AL27" s="40"/>
       <c r="AM27" s="40"/>
       <c r="AN27" s="40"/>
     </row>
     <row r="28" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="6"/>
       <c r="B28" s="25">
         <v>16</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E28" s="196" t="s">
+      <c r="E28" s="165" t="s">
         <v>139</v>
       </c>
-      <c r="F28" s="197"/>
-      <c r="G28" s="196" t="s">
+      <c r="F28" s="166"/>
+      <c r="G28" s="165" t="s">
         <v>120</v>
       </c>
-      <c r="H28" s="197"/>
+      <c r="H28" s="166"/>
       <c r="I28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>3</v>
       </c>
       <c r="L28" s="12">
         <v>1</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
       <c r="O28" s="12">
         <v>1</v>
       </c>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="12">
         <v>1</v>
       </c>
       <c r="S28" s="12">
         <v>3</v>
       </c>
       <c r="T28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U28" s="48" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W28" s="24"/>
       <c r="X28" s="9"/>
       <c r="Y28" s="9"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
       <c r="AB28" s="24"/>
       <c r="AC28" s="24"/>
       <c r="AD28" s="24"/>
       <c r="AE28" s="40"/>
       <c r="AF28" s="40"/>
       <c r="AG28" s="40"/>
       <c r="AH28" s="40"/>
       <c r="AI28" s="45"/>
       <c r="AK28" s="40"/>
       <c r="AL28" s="40"/>
       <c r="AM28" s="40"/>
       <c r="AN28" s="40"/>
     </row>
     <row r="29" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6"/>
       <c r="B29" s="25">
         <v>17</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E29" s="196" t="s">
+      <c r="E29" s="165" t="s">
         <v>140</v>
       </c>
-      <c r="F29" s="197"/>
-[...3 lines deleted...]
-      <c r="H29" s="197"/>
+      <c r="F29" s="166"/>
+      <c r="G29" s="165" t="s">
+        <v>450</v>
+      </c>
+      <c r="H29" s="166"/>
       <c r="I29" s="12">
         <v>15000</v>
       </c>
       <c r="J29" s="129">
         <v>85165.890171999999</v>
       </c>
       <c r="K29" s="10" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="L29" s="12">
         <v>15000</v>
       </c>
       <c r="M29" s="9" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="N29" s="10" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="O29" s="12">
         <v>15000</v>
       </c>
       <c r="P29" s="130">
         <v>717538</v>
       </c>
       <c r="Q29" s="10" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="R29" s="12">
         <v>15000</v>
       </c>
       <c r="S29" s="12">
         <v>15000</v>
       </c>
       <c r="T29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U29" s="48" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W29" s="13" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="X29" s="9"/>
       <c r="Y29" s="9"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="24"/>
       <c r="AD29" s="13"/>
       <c r="AE29" s="40"/>
       <c r="AF29" s="40"/>
       <c r="AG29" s="40"/>
       <c r="AH29" s="40"/>
       <c r="AI29" s="45"/>
       <c r="AK29" s="40"/>
       <c r="AL29" s="40"/>
       <c r="AM29" s="40"/>
       <c r="AN29" s="40"/>
     </row>
     <row r="30" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="6"/>
       <c r="B30" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="65" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="E30" s="171" t="s">
+      <c r="E30" s="169" t="s">
         <v>141</v>
       </c>
-      <c r="F30" s="172"/>
-      <c r="G30" s="171" t="s">
+      <c r="F30" s="170"/>
+      <c r="G30" s="169" t="s">
         <v>121</v>
       </c>
-      <c r="H30" s="172"/>
+      <c r="H30" s="170"/>
       <c r="I30" s="76">
         <v>0.02</v>
       </c>
       <c r="J30" s="77"/>
       <c r="K30" s="78"/>
       <c r="L30" s="76">
         <v>0.03</v>
       </c>
       <c r="M30" s="79"/>
       <c r="N30" s="79"/>
       <c r="O30" s="76">
         <v>0.03</v>
       </c>
       <c r="P30" s="79"/>
       <c r="Q30" s="79"/>
       <c r="R30" s="76">
         <v>0.02</v>
       </c>
       <c r="S30" s="76" t="s">
         <v>0</v>
       </c>
       <c r="T30" s="77" t="s">
         <v>0</v>
       </c>
       <c r="U30" s="66" t="s">
         <v>151</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W30" s="13" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="X30" s="13"/>
       <c r="Y30" s="13"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
       <c r="AB30" s="24"/>
       <c r="AC30" s="24"/>
       <c r="AD30" s="24"/>
       <c r="AE30" s="40"/>
       <c r="AF30" s="40"/>
       <c r="AG30" s="40"/>
       <c r="AH30" s="40"/>
       <c r="AI30" s="45"/>
       <c r="AK30" s="40"/>
       <c r="AL30" s="40"/>
       <c r="AM30" s="40"/>
       <c r="AN30" s="40"/>
     </row>
     <row r="31" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="6"/>
       <c r="B31" s="112">
         <v>18</v>
       </c>
       <c r="C31" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E31" s="173" t="s">
+      <c r="E31" s="163" t="s">
         <v>141</v>
       </c>
-      <c r="F31" s="174"/>
-[...3 lines deleted...]
-      <c r="H31" s="174"/>
+      <c r="F31" s="164"/>
+      <c r="G31" s="163" t="s">
+        <v>547</v>
+      </c>
+      <c r="H31" s="164"/>
       <c r="I31" s="116">
         <v>30</v>
       </c>
       <c r="J31" s="116">
         <v>58</v>
       </c>
       <c r="K31" s="131" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="L31" s="116">
         <v>30</v>
       </c>
       <c r="M31" s="116">
         <v>117</v>
       </c>
       <c r="N31" s="131" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="O31" s="116">
         <v>30</v>
       </c>
       <c r="P31" s="116">
         <v>17</v>
       </c>
       <c r="Q31" s="131" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="R31" s="116">
         <v>30</v>
       </c>
       <c r="S31" s="116">
         <v>120</v>
       </c>
       <c r="T31" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U31" s="48" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W31" s="120"/>
       <c r="X31" s="116"/>
       <c r="Y31" s="116"/>
       <c r="Z31" s="120"/>
       <c r="AA31" s="120"/>
       <c r="AB31" s="120"/>
       <c r="AC31" s="120"/>
       <c r="AD31" s="120"/>
       <c r="AE31" s="40"/>
       <c r="AF31" s="40"/>
       <c r="AG31" s="40"/>
       <c r="AH31" s="40"/>
       <c r="AI31" s="45"/>
       <c r="AK31" s="40"/>
       <c r="AL31" s="40"/>
       <c r="AM31" s="40"/>
       <c r="AN31" s="40"/>
     </row>
     <row r="32" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6"/>
       <c r="B32" s="132">
         <v>19</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>76</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E32" s="199" t="s">
+      <c r="E32" s="171" t="s">
         <v>141</v>
       </c>
-      <c r="F32" s="200"/>
-      <c r="G32" s="199" t="s">
+      <c r="F32" s="172"/>
+      <c r="G32" s="171" t="s">
         <v>122</v>
       </c>
-      <c r="H32" s="200"/>
+      <c r="H32" s="172"/>
       <c r="I32" s="9">
         <v>1</v>
       </c>
       <c r="J32" s="9">
         <v>1</v>
       </c>
       <c r="K32" s="10" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="L32" s="9">
         <v>1</v>
       </c>
       <c r="M32" s="9">
         <v>1</v>
       </c>
       <c r="N32" s="10" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="O32" s="9">
         <v>1</v>
       </c>
       <c r="P32" s="9">
         <v>1</v>
       </c>
       <c r="Q32" s="10" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="R32" s="9">
         <v>1</v>
       </c>
       <c r="S32" s="9">
         <v>4</v>
       </c>
       <c r="T32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U32" s="10" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="V32" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W32" s="24"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
       <c r="AD32" s="24"/>
       <c r="AE32" s="40"/>
       <c r="AF32" s="40"/>
       <c r="AG32" s="40"/>
       <c r="AH32" s="40"/>
       <c r="AI32" s="45"/>
       <c r="AK32" s="40"/>
       <c r="AL32" s="40"/>
       <c r="AM32" s="40"/>
       <c r="AN32" s="40"/>
     </row>
     <row r="33" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6"/>
       <c r="B33" s="112">
         <v>20</v>
       </c>
       <c r="C33" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E33" s="173" t="s">
+      <c r="E33" s="163" t="s">
         <v>141</v>
       </c>
-      <c r="F33" s="174"/>
-      <c r="G33" s="173" t="s">
+      <c r="F33" s="164"/>
+      <c r="G33" s="163" t="s">
         <v>123</v>
       </c>
-      <c r="H33" s="174"/>
+      <c r="H33" s="164"/>
       <c r="I33" s="116">
         <v>1</v>
       </c>
       <c r="J33" s="116">
         <v>1</v>
       </c>
       <c r="K33" s="131" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="L33" s="116">
         <v>1</v>
       </c>
       <c r="M33" s="116">
         <v>1</v>
       </c>
       <c r="N33" s="131" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="O33" s="116">
         <v>1</v>
       </c>
       <c r="P33" s="116">
         <v>1</v>
       </c>
       <c r="Q33" s="131" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="R33" s="116">
         <v>1</v>
       </c>
       <c r="S33" s="116">
         <v>4</v>
       </c>
       <c r="T33" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U33" s="48" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W33" s="120"/>
       <c r="X33" s="116"/>
       <c r="Y33" s="116"/>
       <c r="Z33" s="120"/>
       <c r="AA33" s="120"/>
       <c r="AB33" s="120"/>
       <c r="AC33" s="120"/>
       <c r="AD33" s="120"/>
       <c r="AE33" s="40"/>
       <c r="AF33" s="40"/>
       <c r="AG33" s="40"/>
       <c r="AH33" s="40"/>
       <c r="AI33" s="45"/>
       <c r="AK33" s="40"/>
       <c r="AL33" s="40"/>
       <c r="AM33" s="40"/>
       <c r="AN33" s="40"/>
     </row>
     <row r="34" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6"/>
       <c r="B34" s="99">
         <v>21</v>
       </c>
       <c r="C34" s="100" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="E34" s="201" t="s">
+      <c r="E34" s="173" t="s">
         <v>141</v>
       </c>
-      <c r="F34" s="202"/>
-      <c r="G34" s="201" t="s">
+      <c r="F34" s="174"/>
+      <c r="G34" s="173" t="s">
         <v>124</v>
       </c>
-      <c r="H34" s="202"/>
+      <c r="H34" s="174"/>
       <c r="I34" s="101">
         <v>0</v>
       </c>
       <c r="J34" s="102"/>
       <c r="K34" s="103"/>
       <c r="L34" s="101">
         <v>1</v>
       </c>
       <c r="M34" s="104"/>
       <c r="N34" s="104"/>
       <c r="O34" s="101">
         <v>0</v>
       </c>
       <c r="P34" s="104"/>
       <c r="Q34" s="104"/>
       <c r="R34" s="101">
         <v>0</v>
       </c>
       <c r="S34" s="101">
         <v>1</v>
       </c>
       <c r="T34" s="102" t="s">
         <v>0</v>
       </c>
       <c r="U34" s="105" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="V34" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W34" s="13" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="X34" s="9"/>
       <c r="Y34" s="9"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
       <c r="AB34" s="24"/>
       <c r="AC34" s="24"/>
       <c r="AD34" s="24"/>
       <c r="AE34" s="40"/>
       <c r="AF34" s="40"/>
       <c r="AG34" s="40"/>
       <c r="AH34" s="40"/>
       <c r="AI34" s="45"/>
       <c r="AK34" s="40"/>
       <c r="AL34" s="40"/>
       <c r="AM34" s="40"/>
       <c r="AN34" s="40"/>
     </row>
     <row r="35" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
       <c r="B35" s="112">
         <v>22</v>
       </c>
       <c r="C35" s="48" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E35" s="173" t="s">
+      <c r="E35" s="163" t="s">
         <v>171</v>
       </c>
-      <c r="F35" s="174"/>
-[...3 lines deleted...]
-      <c r="H35" s="174"/>
+      <c r="F35" s="164"/>
+      <c r="G35" s="163" t="s">
+        <v>448</v>
+      </c>
+      <c r="H35" s="164"/>
       <c r="I35" s="116">
         <v>0</v>
       </c>
       <c r="J35" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="K35" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="L35" s="116">
         <v>0</v>
       </c>
       <c r="M35" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="N35" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="O35" s="116">
         <v>2</v>
       </c>
       <c r="P35" s="116">
         <v>2</v>
       </c>
       <c r="Q35" s="131" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="R35" s="12">
         <v>0</v>
       </c>
       <c r="S35" s="12">
         <v>2</v>
       </c>
       <c r="T35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U35" s="48" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="V35" s="13" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="W35" s="24"/>
       <c r="X35" s="9"/>
       <c r="Y35" s="9"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
       <c r="AB35" s="24"/>
       <c r="AC35" s="24"/>
       <c r="AD35" s="24"/>
       <c r="AE35" s="40"/>
       <c r="AF35" s="40"/>
       <c r="AG35" s="40"/>
       <c r="AH35" s="40"/>
       <c r="AI35" s="45"/>
       <c r="AK35" s="40"/>
       <c r="AL35" s="40"/>
       <c r="AM35" s="40"/>
       <c r="AN35" s="40"/>
     </row>
     <row r="36" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
       <c r="B36" s="112">
         <v>23</v>
       </c>
       <c r="C36" s="48" t="s">
         <v>77</v>
       </c>
       <c r="D36" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="E36" s="173" t="s">
+      <c r="E36" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="F36" s="174"/>
-      <c r="G36" s="173" t="s">
+      <c r="F36" s="164"/>
+      <c r="G36" s="163" t="s">
         <v>2</v>
       </c>
-      <c r="H36" s="174"/>
+      <c r="H36" s="164"/>
       <c r="I36" s="116">
         <v>1</v>
       </c>
       <c r="J36" s="116">
         <v>1</v>
       </c>
       <c r="K36" s="48" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="L36" s="116">
         <v>0</v>
       </c>
       <c r="M36" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="N36" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="O36" s="116">
         <v>0</v>
       </c>
       <c r="P36" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="Q36" s="116" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="R36" s="116">
         <v>0</v>
       </c>
       <c r="S36" s="116">
         <v>1</v>
       </c>
       <c r="T36" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U36" s="48" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W36" s="120"/>
       <c r="X36" s="116"/>
       <c r="Y36" s="116"/>
       <c r="Z36" s="120"/>
       <c r="AA36" s="120"/>
       <c r="AB36" s="120"/>
       <c r="AC36" s="120"/>
       <c r="AD36" s="120"/>
       <c r="AE36" s="40"/>
       <c r="AF36" s="40"/>
       <c r="AG36" s="40"/>
       <c r="AH36" s="40"/>
       <c r="AI36" s="45"/>
       <c r="AK36" s="40"/>
       <c r="AL36" s="40"/>
       <c r="AM36" s="40"/>
       <c r="AN36" s="40"/>
     </row>
     <row r="37" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
       <c r="B37" s="112">
         <v>24</v>
       </c>
       <c r="C37" s="48" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E37" s="173" t="s">
+      <c r="E37" s="163" t="s">
         <v>142</v>
       </c>
-      <c r="F37" s="174"/>
-      <c r="G37" s="173" t="s">
+      <c r="F37" s="164"/>
+      <c r="G37" s="163" t="s">
         <v>86</v>
       </c>
-      <c r="H37" s="174"/>
+      <c r="H37" s="164"/>
       <c r="I37" s="116">
         <v>1</v>
       </c>
       <c r="J37" s="116">
         <v>1</v>
       </c>
       <c r="K37" s="48" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="L37" s="116">
         <v>1</v>
       </c>
       <c r="M37" s="116">
         <v>1</v>
       </c>
       <c r="N37" s="133" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="O37" s="116">
         <v>1</v>
       </c>
       <c r="P37" s="116">
         <v>1</v>
       </c>
       <c r="Q37" s="133" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="R37" s="116">
         <v>1</v>
       </c>
       <c r="S37" s="116">
         <v>4</v>
       </c>
       <c r="T37" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="48" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W37" s="120"/>
       <c r="X37" s="116"/>
       <c r="Y37" s="116"/>
       <c r="Z37" s="120"/>
       <c r="AA37" s="120"/>
       <c r="AB37" s="120"/>
       <c r="AC37" s="120"/>
       <c r="AD37" s="120"/>
       <c r="AE37" s="40"/>
       <c r="AF37" s="40"/>
       <c r="AG37" s="40"/>
       <c r="AH37" s="40"/>
       <c r="AI37" s="45"/>
       <c r="AK37" s="40"/>
       <c r="AL37" s="40"/>
       <c r="AM37" s="40"/>
       <c r="AN37" s="40"/>
     </row>
     <row r="38" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6"/>
       <c r="B38" s="25">
         <v>25</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E38" s="196" t="s">
+      <c r="E38" s="165" t="s">
         <v>143</v>
       </c>
-      <c r="F38" s="197"/>
-[...3 lines deleted...]
-      <c r="H38" s="197"/>
+      <c r="F38" s="166"/>
+      <c r="G38" s="165" t="s">
+        <v>377</v>
+      </c>
+      <c r="H38" s="166"/>
       <c r="I38" s="12">
         <v>1</v>
       </c>
       <c r="J38" s="8"/>
       <c r="K38" s="10"/>
       <c r="L38" s="12">
         <v>1</v>
       </c>
       <c r="M38" s="9"/>
       <c r="N38" s="9"/>
       <c r="O38" s="12">
         <v>1</v>
       </c>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="12">
         <v>1</v>
       </c>
       <c r="S38" s="12">
         <v>4</v>
       </c>
       <c r="T38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U38" s="48" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W38" s="24"/>
       <c r="X38" s="9"/>
       <c r="Y38" s="9"/>
       <c r="Z38" s="24"/>
       <c r="AA38" s="24"/>
       <c r="AB38" s="24"/>
       <c r="AC38" s="24"/>
       <c r="AD38" s="24"/>
       <c r="AE38" s="40"/>
       <c r="AF38" s="40"/>
       <c r="AG38" s="40"/>
       <c r="AH38" s="40"/>
       <c r="AI38" s="45"/>
       <c r="AK38" s="40"/>
       <c r="AL38" s="40"/>
       <c r="AM38" s="40"/>
       <c r="AN38" s="40"/>
     </row>
     <row r="39" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="6"/>
       <c r="B39" s="112">
         <v>26</v>
       </c>
       <c r="C39" s="48" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D39" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="E39" s="173" t="s">
+      <c r="E39" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="F39" s="174"/>
-      <c r="G39" s="173" t="s">
+      <c r="F39" s="164"/>
+      <c r="G39" s="163" t="s">
         <v>2</v>
       </c>
-      <c r="H39" s="174"/>
+      <c r="H39" s="164"/>
       <c r="I39" s="116">
         <v>1</v>
       </c>
       <c r="J39" s="116">
         <v>2</v>
       </c>
       <c r="K39" s="48" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="L39" s="134">
         <v>1</v>
       </c>
       <c r="M39" s="116">
         <v>2</v>
       </c>
       <c r="N39" s="48" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="O39" s="134">
         <v>1</v>
       </c>
       <c r="P39" s="116">
         <v>2</v>
       </c>
       <c r="Q39" s="48" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="R39" s="134">
         <v>1</v>
       </c>
       <c r="S39" s="116">
         <v>4</v>
       </c>
       <c r="T39" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U39" s="48" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W39" s="120"/>
       <c r="X39" s="116"/>
       <c r="Y39" s="116"/>
       <c r="Z39" s="120"/>
       <c r="AA39" s="120"/>
       <c r="AB39" s="120"/>
       <c r="AC39" s="120"/>
       <c r="AD39" s="120"/>
       <c r="AE39" s="40"/>
       <c r="AF39" s="40"/>
       <c r="AG39" s="40"/>
       <c r="AH39" s="40"/>
       <c r="AI39" s="45"/>
       <c r="AK39" s="40"/>
       <c r="AL39" s="40"/>
       <c r="AM39" s="40"/>
       <c r="AN39" s="40"/>
     </row>
     <row r="40" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6"/>
       <c r="B40" s="112">
         <v>27</v>
       </c>
       <c r="C40" s="48" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D40" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E40" s="173" t="s">
-[...3 lines deleted...]
-      <c r="G40" s="173" t="s">
+      <c r="E40" s="163" t="s">
+        <v>413</v>
+      </c>
+      <c r="F40" s="164"/>
+      <c r="G40" s="163" t="s">
         <v>125</v>
       </c>
-      <c r="H40" s="174"/>
+      <c r="H40" s="164"/>
       <c r="I40" s="116">
         <v>1</v>
       </c>
       <c r="J40" s="116">
         <v>1</v>
       </c>
       <c r="K40" s="48" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="L40" s="116">
         <v>1</v>
       </c>
       <c r="M40" s="116">
         <v>1</v>
       </c>
       <c r="N40" s="48" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="O40" s="116">
         <v>1</v>
       </c>
       <c r="P40" s="116">
         <v>1</v>
       </c>
       <c r="Q40" s="48" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="R40" s="116">
         <v>1</v>
       </c>
       <c r="S40" s="116">
         <v>4</v>
       </c>
       <c r="T40" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U40" s="48" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W40" s="120"/>
       <c r="X40" s="116"/>
       <c r="Y40" s="116"/>
       <c r="Z40" s="120"/>
       <c r="AA40" s="120"/>
       <c r="AB40" s="120"/>
       <c r="AC40" s="120"/>
       <c r="AD40" s="120"/>
       <c r="AE40" s="40"/>
       <c r="AF40" s="40"/>
       <c r="AG40" s="40"/>
       <c r="AH40" s="40"/>
       <c r="AI40" s="45"/>
       <c r="AK40" s="40"/>
       <c r="AL40" s="40"/>
       <c r="AM40" s="40"/>
       <c r="AN40" s="40"/>
     </row>
     <row r="41" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6"/>
       <c r="B41" s="112">
         <v>28</v>
       </c>
       <c r="C41" s="48" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D41" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E41" s="173" t="s">
+      <c r="E41" s="163" t="s">
         <v>144</v>
       </c>
-      <c r="F41" s="174"/>
-      <c r="G41" s="173" t="s">
+      <c r="F41" s="164"/>
+      <c r="G41" s="163" t="s">
         <v>126</v>
       </c>
-      <c r="H41" s="174"/>
+      <c r="H41" s="164"/>
       <c r="I41" s="116">
         <v>2</v>
       </c>
       <c r="J41" s="116">
         <v>2</v>
       </c>
       <c r="K41" s="48" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="L41" s="116">
         <v>2</v>
       </c>
       <c r="M41" s="116">
         <v>2</v>
       </c>
       <c r="N41" s="135" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="O41" s="116">
         <v>2</v>
       </c>
       <c r="P41" s="116">
         <v>2</v>
       </c>
       <c r="Q41" s="135" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="R41" s="116">
         <v>2</v>
       </c>
       <c r="S41" s="116">
         <v>8</v>
       </c>
       <c r="T41" s="119" t="s">
         <v>0</v>
       </c>
       <c r="U41" s="48" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W41" s="120"/>
       <c r="X41" s="116"/>
       <c r="Y41" s="116"/>
       <c r="Z41" s="120"/>
       <c r="AA41" s="120"/>
       <c r="AB41" s="120"/>
       <c r="AC41" s="120"/>
       <c r="AD41" s="120"/>
       <c r="AE41" s="40"/>
       <c r="AF41" s="40"/>
       <c r="AG41" s="40"/>
       <c r="AH41" s="40"/>
       <c r="AI41" s="45"/>
       <c r="AK41" s="40"/>
       <c r="AL41" s="40"/>
       <c r="AM41" s="40"/>
       <c r="AN41" s="40"/>
     </row>
     <row r="42" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="6"/>
       <c r="B42" s="25">
         <v>29</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="E42" s="196" t="s">
+      <c r="E42" s="165" t="s">
         <v>0</v>
       </c>
-      <c r="F42" s="197"/>
-      <c r="G42" s="196" t="s">
+      <c r="F42" s="166"/>
+      <c r="G42" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H42" s="197"/>
+      <c r="H42" s="166"/>
       <c r="I42" s="16">
         <v>0.4</v>
       </c>
       <c r="J42" s="8"/>
       <c r="K42" s="10"/>
       <c r="L42" s="16">
         <v>0.6</v>
       </c>
       <c r="M42" s="9"/>
       <c r="N42" s="9"/>
       <c r="O42" s="16">
         <v>0.7</v>
       </c>
       <c r="P42" s="9"/>
       <c r="Q42" s="9"/>
       <c r="R42" s="16">
         <v>0.8</v>
       </c>
       <c r="S42" s="16">
         <v>0.8</v>
       </c>
       <c r="T42" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="48" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W42" s="24"/>
       <c r="X42" s="9"/>
       <c r="Y42" s="9"/>
       <c r="Z42" s="24"/>
       <c r="AA42" s="24"/>
       <c r="AB42" s="24"/>
       <c r="AC42" s="24"/>
       <c r="AD42" s="24"/>
       <c r="AE42" s="40"/>
       <c r="AF42" s="40"/>
       <c r="AG42" s="40"/>
       <c r="AH42" s="40"/>
       <c r="AI42" s="45"/>
       <c r="AK42" s="40"/>
       <c r="AL42" s="40"/>
       <c r="AM42" s="40"/>
       <c r="AN42" s="40"/>
     </row>
     <row r="43" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="6"/>
       <c r="B43" s="136" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="137" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="137" t="s">
         <v>2</v>
       </c>
-      <c r="E43" s="203" t="s">
+      <c r="E43" s="167" t="s">
         <v>145</v>
       </c>
-      <c r="F43" s="204"/>
-      <c r="G43" s="203" t="s">
+      <c r="F43" s="168"/>
+      <c r="G43" s="167" t="s">
         <v>127</v>
       </c>
-      <c r="H43" s="204"/>
+      <c r="H43" s="168"/>
       <c r="I43" s="138">
         <v>0.4</v>
       </c>
       <c r="J43" s="139"/>
       <c r="K43" s="140"/>
       <c r="L43" s="138">
         <v>0.5</v>
       </c>
       <c r="M43" s="141"/>
       <c r="N43" s="141"/>
       <c r="O43" s="138">
         <v>0.6</v>
       </c>
       <c r="P43" s="141"/>
       <c r="Q43" s="141"/>
       <c r="R43" s="138">
         <v>0.8</v>
       </c>
       <c r="S43" s="138">
         <v>0.8</v>
       </c>
       <c r="T43" s="139" t="s">
         <v>0</v>
       </c>
       <c r="U43" s="139" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W43" s="13" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="X43" s="9"/>
       <c r="Y43" s="9"/>
       <c r="Z43" s="24"/>
       <c r="AA43" s="24"/>
       <c r="AB43" s="24"/>
       <c r="AC43" s="24"/>
       <c r="AD43" s="13"/>
       <c r="AE43" s="40"/>
       <c r="AF43" s="40"/>
       <c r="AG43" s="40"/>
       <c r="AH43" s="40"/>
       <c r="AI43" s="45"/>
       <c r="AK43" s="40"/>
       <c r="AL43" s="40"/>
       <c r="AM43" s="40"/>
       <c r="AN43" s="40"/>
     </row>
     <row r="44" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="6"/>
       <c r="B44" s="25">
         <v>30</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E44" s="196" t="s">
+      <c r="E44" s="165" t="s">
         <v>146</v>
       </c>
-      <c r="F44" s="197"/>
-      <c r="G44" s="196" t="s">
+      <c r="F44" s="166"/>
+      <c r="G44" s="165" t="s">
         <v>128</v>
       </c>
-      <c r="H44" s="197"/>
+      <c r="H44" s="166"/>
       <c r="I44" s="16">
         <v>1</v>
       </c>
       <c r="J44" s="8"/>
       <c r="K44" s="10"/>
       <c r="L44" s="16">
         <v>1</v>
       </c>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
       <c r="O44" s="16">
         <v>1</v>
       </c>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="16">
         <v>1</v>
       </c>
       <c r="S44" s="16">
         <v>1</v>
       </c>
       <c r="T44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U44" s="48" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="V44" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W44" s="96"/>
       <c r="X44" s="9"/>
       <c r="Y44" s="9"/>
       <c r="Z44" s="24"/>
       <c r="AA44" s="24"/>
       <c r="AB44" s="24"/>
       <c r="AC44" s="24"/>
       <c r="AD44" s="96"/>
       <c r="AE44" s="40"/>
       <c r="AF44" s="40"/>
       <c r="AG44" s="40"/>
       <c r="AH44" s="40"/>
       <c r="AI44" s="45"/>
       <c r="AK44" s="40"/>
       <c r="AL44" s="40"/>
       <c r="AM44" s="40"/>
       <c r="AN44" s="40"/>
     </row>
     <row r="45" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="6"/>
       <c r="B45" s="25">
         <v>31</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>79</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E45" s="196" t="s">
+      <c r="E45" s="165" t="s">
         <v>147</v>
       </c>
-      <c r="F45" s="197"/>
-      <c r="G45" s="196" t="s">
+      <c r="F45" s="166"/>
+      <c r="G45" s="165" t="s">
         <v>89</v>
       </c>
-      <c r="H45" s="197"/>
+      <c r="H45" s="166"/>
       <c r="I45" s="16">
         <v>1</v>
       </c>
       <c r="J45" s="8"/>
       <c r="K45" s="10"/>
       <c r="L45" s="16">
         <v>1</v>
       </c>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="16">
         <v>1</v>
       </c>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="16">
         <v>1</v>
       </c>
       <c r="S45" s="16">
         <v>1</v>
       </c>
       <c r="T45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="48" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W45" s="24"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="24"/>
       <c r="AA45" s="24"/>
       <c r="AB45" s="24"/>
       <c r="AC45" s="24"/>
       <c r="AD45" s="24"/>
       <c r="AE45" s="40"/>
       <c r="AF45" s="40"/>
       <c r="AG45" s="40"/>
       <c r="AH45" s="40"/>
       <c r="AI45" s="45"/>
       <c r="AK45" s="40"/>
       <c r="AL45" s="40"/>
       <c r="AM45" s="40"/>
       <c r="AN45" s="40"/>
     </row>
     <row r="46" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6"/>
       <c r="B46" s="25">
         <v>32</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>80</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="E46" s="196" t="s">
+        <v>368</v>
+      </c>
+      <c r="E46" s="165" t="s">
         <v>0</v>
       </c>
-      <c r="F46" s="197"/>
-      <c r="G46" s="196" t="s">
+      <c r="F46" s="166"/>
+      <c r="G46" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H46" s="197"/>
+      <c r="H46" s="166"/>
       <c r="I46" s="16">
         <v>1</v>
       </c>
       <c r="J46" s="8"/>
       <c r="K46" s="10"/>
       <c r="L46" s="16">
         <v>1</v>
       </c>
       <c r="M46" s="9"/>
       <c r="N46" s="9"/>
       <c r="O46" s="16">
         <v>1</v>
       </c>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="16">
         <v>1</v>
       </c>
       <c r="S46" s="16">
         <v>1</v>
       </c>
       <c r="T46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="48" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="V46" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W46" s="24"/>
       <c r="X46" s="9"/>
       <c r="Y46" s="9"/>
       <c r="Z46" s="24"/>
       <c r="AA46" s="24"/>
       <c r="AB46" s="24"/>
       <c r="AC46" s="24"/>
       <c r="AD46" s="24"/>
       <c r="AE46" s="40"/>
       <c r="AF46" s="40"/>
       <c r="AG46" s="40"/>
       <c r="AH46" s="40"/>
       <c r="AI46" s="45"/>
       <c r="AK46" s="40"/>
       <c r="AL46" s="40"/>
       <c r="AM46" s="40"/>
       <c r="AN46" s="40"/>
     </row>
     <row r="47" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="6"/>
       <c r="B47" s="25">
         <v>33</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="48" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="E47" s="196" t="s">
+        <v>367</v>
+      </c>
+      <c r="E47" s="165" t="s">
         <v>0</v>
       </c>
-      <c r="F47" s="197"/>
-      <c r="G47" s="196" t="s">
+      <c r="F47" s="166"/>
+      <c r="G47" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H47" s="197"/>
+      <c r="H47" s="166"/>
       <c r="I47" s="16">
         <v>1</v>
       </c>
       <c r="J47" s="8"/>
       <c r="K47" s="10"/>
       <c r="L47" s="16">
         <v>1</v>
       </c>
       <c r="M47" s="9"/>
       <c r="N47" s="9"/>
       <c r="O47" s="16">
         <v>1</v>
       </c>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
       <c r="R47" s="16">
         <v>1</v>
       </c>
       <c r="S47" s="16">
         <v>1</v>
       </c>
       <c r="T47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="48" t="s">
@@ -9160,58 +9161,58 @@
       <c r="AA47" s="24"/>
       <c r="AB47" s="24"/>
       <c r="AC47" s="24"/>
       <c r="AD47" s="24"/>
       <c r="AE47" s="40"/>
       <c r="AF47" s="40"/>
       <c r="AG47" s="40"/>
       <c r="AH47" s="40"/>
       <c r="AI47" s="45"/>
       <c r="AK47" s="40"/>
       <c r="AL47" s="40"/>
       <c r="AM47" s="40"/>
       <c r="AN47" s="40"/>
     </row>
     <row r="48" spans="1:40" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="6"/>
       <c r="B48" s="25">
         <v>34</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>81</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E48" s="196" t="s">
-[...3 lines deleted...]
-      <c r="G48" s="196" t="s">
+      <c r="E48" s="165" t="s">
+        <v>432</v>
+      </c>
+      <c r="F48" s="166"/>
+      <c r="G48" s="165" t="s">
         <v>129</v>
       </c>
-      <c r="H48" s="197"/>
+      <c r="H48" s="166"/>
       <c r="I48" s="12">
         <v>1</v>
       </c>
       <c r="J48" s="8"/>
       <c r="K48" s="10"/>
       <c r="L48" s="12">
         <v>0</v>
       </c>
       <c r="M48" s="9"/>
       <c r="N48" s="9"/>
       <c r="O48" s="12">
         <v>0</v>
       </c>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="12">
         <v>0</v>
       </c>
       <c r="S48" s="12">
         <v>1</v>
       </c>
       <c r="T48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="48" t="s">
@@ -9227,573 +9228,573 @@
       <c r="AA48" s="24"/>
       <c r="AB48" s="24"/>
       <c r="AC48" s="24"/>
       <c r="AD48" s="96"/>
       <c r="AE48" s="40"/>
       <c r="AF48" s="40"/>
       <c r="AG48" s="40"/>
       <c r="AH48" s="40"/>
       <c r="AI48" s="45"/>
       <c r="AK48" s="40"/>
       <c r="AL48" s="40"/>
       <c r="AM48" s="40"/>
       <c r="AN48" s="40"/>
     </row>
     <row r="49" spans="1:263" s="5" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="6"/>
       <c r="B49" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="65" t="s">
         <v>130</v>
       </c>
-      <c r="E49" s="171" t="s">
+      <c r="E49" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="F49" s="172"/>
-      <c r="G49" s="171" t="s">
+      <c r="F49" s="170"/>
+      <c r="G49" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="H49" s="172"/>
+      <c r="H49" s="170"/>
       <c r="I49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="J49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="K49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="L49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="M49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="N49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="O49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="P49" s="65"/>
       <c r="Q49" s="65"/>
       <c r="R49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="S49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="T49" s="65" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="66" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="V49" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W49" s="13" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="X49" s="13"/>
       <c r="Y49" s="13"/>
       <c r="Z49" s="24"/>
       <c r="AA49" s="24"/>
       <c r="AB49" s="24"/>
       <c r="AC49" s="24"/>
       <c r="AD49" s="96"/>
       <c r="AE49" s="40"/>
       <c r="AF49" s="40"/>
       <c r="AG49" s="40"/>
       <c r="AH49" s="40"/>
       <c r="AI49" s="45"/>
       <c r="AK49" s="40"/>
       <c r="AL49" s="40"/>
       <c r="AM49" s="40"/>
       <c r="AN49" s="40"/>
     </row>
     <row r="50" spans="1:263" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="6"/>
       <c r="B50" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="65" t="s">
         <v>131</v>
       </c>
-      <c r="E50" s="171" t="s">
+      <c r="E50" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="F50" s="172"/>
-      <c r="G50" s="171" t="s">
+      <c r="F50" s="170"/>
+      <c r="G50" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="H50" s="172"/>
+      <c r="H50" s="170"/>
       <c r="I50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="J50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="K50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="L50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="M50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="N50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="O50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="P50" s="65"/>
       <c r="Q50" s="65"/>
       <c r="R50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="S50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="T50" s="65" t="s">
         <v>0</v>
       </c>
       <c r="U50" s="66" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="V50" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W50" s="13" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="X50" s="13"/>
       <c r="Y50" s="13"/>
       <c r="Z50" s="24"/>
       <c r="AA50" s="24"/>
       <c r="AB50" s="24"/>
       <c r="AC50" s="24"/>
       <c r="AD50" s="96"/>
       <c r="AE50" s="40"/>
       <c r="AF50" s="40"/>
       <c r="AG50" s="40"/>
       <c r="AH50" s="40"/>
       <c r="AI50" s="45"/>
       <c r="AK50" s="40"/>
       <c r="AL50" s="40"/>
       <c r="AM50" s="40"/>
       <c r="AN50" s="40"/>
     </row>
     <row r="51" spans="1:263" s="5" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6"/>
       <c r="B51" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="65" t="s">
         <v>81</v>
       </c>
       <c r="D51" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="E51" s="171" t="s">
+      <c r="E51" s="169" t="s">
         <v>174</v>
       </c>
-      <c r="F51" s="172"/>
-      <c r="G51" s="171" t="s">
+      <c r="F51" s="170"/>
+      <c r="G51" s="169" t="s">
         <v>183</v>
       </c>
-      <c r="H51" s="172"/>
+      <c r="H51" s="170"/>
       <c r="I51" s="76">
         <v>1</v>
       </c>
       <c r="J51" s="92"/>
       <c r="K51" s="68"/>
       <c r="L51" s="76">
         <v>1</v>
       </c>
       <c r="M51" s="90"/>
       <c r="N51" s="90"/>
       <c r="O51" s="76">
         <v>1</v>
       </c>
       <c r="P51" s="90"/>
       <c r="Q51" s="90"/>
       <c r="R51" s="76">
         <v>1</v>
       </c>
       <c r="S51" s="76">
         <v>1</v>
       </c>
       <c r="T51" s="92" t="s">
         <v>0</v>
       </c>
       <c r="U51" s="65" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="V51" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W51" s="13" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="X51" s="9"/>
       <c r="Y51" s="9"/>
       <c r="Z51" s="24"/>
       <c r="AA51" s="24"/>
       <c r="AB51" s="24"/>
       <c r="AC51" s="24"/>
       <c r="AD51" s="13"/>
       <c r="AE51" s="40"/>
       <c r="AF51" s="40"/>
       <c r="AG51" s="40"/>
       <c r="AH51" s="40"/>
       <c r="AI51" s="45"/>
       <c r="AK51" s="40"/>
       <c r="AL51" s="40"/>
       <c r="AM51" s="40"/>
       <c r="AN51" s="40"/>
     </row>
     <row r="52" spans="1:263" s="5" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="6"/>
       <c r="B52" s="142">
         <v>35</v>
       </c>
       <c r="C52" s="143" t="s">
         <v>81</v>
       </c>
       <c r="D52" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E52" s="192" t="s">
+      <c r="E52" s="245" t="s">
         <v>174</v>
       </c>
-      <c r="F52" s="193"/>
-[...3 lines deleted...]
-      <c r="H52" s="174"/>
+      <c r="F52" s="246"/>
+      <c r="G52" s="163" t="s">
+        <v>464</v>
+      </c>
+      <c r="H52" s="164"/>
       <c r="I52" s="144">
         <v>1</v>
       </c>
       <c r="J52" s="144">
         <v>1</v>
       </c>
       <c r="K52" s="143" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="L52" s="144">
         <v>5</v>
       </c>
       <c r="M52" s="144">
         <v>5</v>
       </c>
       <c r="N52" s="143" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="O52" s="144">
         <v>3</v>
       </c>
       <c r="P52" s="144">
         <v>3</v>
       </c>
       <c r="Q52" s="143" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="R52" s="144">
         <v>4</v>
       </c>
       <c r="S52" s="144">
         <v>13</v>
       </c>
       <c r="T52" s="145" t="s">
         <v>0</v>
       </c>
       <c r="U52" s="143" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="V52" s="13" t="s">
         <v>153</v>
       </c>
       <c r="W52" s="48" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="X52" s="9"/>
       <c r="Y52" s="9"/>
       <c r="Z52" s="24"/>
       <c r="AA52" s="24"/>
       <c r="AB52" s="24"/>
       <c r="AC52" s="24"/>
       <c r="AD52" s="13"/>
       <c r="AE52" s="40"/>
       <c r="AF52" s="40"/>
       <c r="AG52" s="40"/>
       <c r="AH52" s="40"/>
       <c r="AI52" s="45"/>
       <c r="AK52" s="40"/>
       <c r="AL52" s="40"/>
       <c r="AM52" s="40"/>
       <c r="AN52" s="40"/>
     </row>
     <row r="53" spans="1:263" s="5" customFormat="1" ht="105.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="6"/>
       <c r="B53" s="146">
         <v>36</v>
       </c>
       <c r="C53" s="147" t="s">
         <v>81</v>
       </c>
       <c r="D53" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="E53" s="175" t="s">
-[...6 lines deleted...]
-      <c r="H53" s="176"/>
+      <c r="E53" s="231" t="s">
+        <v>414</v>
+      </c>
+      <c r="F53" s="232"/>
+      <c r="G53" s="231" t="s">
+        <v>480</v>
+      </c>
+      <c r="H53" s="232"/>
       <c r="I53" s="148" t="s">
         <v>0</v>
       </c>
       <c r="J53" s="148" t="s">
         <v>0</v>
       </c>
       <c r="K53" s="148" t="s">
         <v>0</v>
       </c>
       <c r="L53" s="148" t="s">
         <v>0</v>
       </c>
       <c r="M53" s="148" t="s">
         <v>0</v>
       </c>
       <c r="N53" s="148" t="s">
         <v>0</v>
       </c>
       <c r="O53" s="148">
         <v>1</v>
       </c>
       <c r="P53" s="148">
         <v>1</v>
       </c>
       <c r="Q53" s="147" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="R53" s="148">
         <v>0</v>
       </c>
       <c r="S53" s="148">
         <v>1</v>
       </c>
       <c r="T53" s="149" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="147" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="V53" s="13" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="W53" s="13" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="X53" s="116"/>
       <c r="Y53" s="116"/>
       <c r="Z53" s="120"/>
       <c r="AA53" s="120"/>
       <c r="AB53" s="120"/>
       <c r="AC53" s="24"/>
       <c r="AD53" s="96"/>
       <c r="AE53" s="40"/>
       <c r="AF53" s="40"/>
       <c r="AG53" s="40"/>
       <c r="AH53" s="40"/>
       <c r="AI53" s="45"/>
       <c r="AK53" s="40"/>
       <c r="AL53" s="40"/>
       <c r="AM53" s="40"/>
       <c r="AN53" s="40"/>
     </row>
     <row r="54" spans="1:263" s="20" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A54" s="19"/>
-      <c r="B54" s="188" t="s">
+      <c r="B54" s="241" t="s">
         <v>154</v>
       </c>
-      <c r="C54" s="189"/>
-[...60 lines deleted...]
-      <c r="BL54" s="191"/>
+      <c r="C54" s="242"/>
+      <c r="D54" s="242"/>
+      <c r="E54" s="242"/>
+      <c r="F54" s="242"/>
+      <c r="G54" s="242"/>
+      <c r="H54" s="242"/>
+      <c r="I54" s="242"/>
+      <c r="J54" s="242"/>
+      <c r="K54" s="242"/>
+      <c r="L54" s="242"/>
+      <c r="M54" s="242"/>
+      <c r="N54" s="242"/>
+      <c r="O54" s="242"/>
+      <c r="P54" s="242"/>
+      <c r="Q54" s="242"/>
+      <c r="R54" s="242"/>
+      <c r="S54" s="242"/>
+      <c r="T54" s="242"/>
+      <c r="U54" s="242"/>
+      <c r="V54" s="242"/>
+      <c r="W54" s="243"/>
+      <c r="X54" s="243"/>
+      <c r="Y54" s="243"/>
+      <c r="Z54" s="243"/>
+      <c r="AA54" s="243"/>
+      <c r="AB54" s="243"/>
+      <c r="AC54" s="243"/>
+      <c r="AD54" s="243"/>
+      <c r="AE54" s="242"/>
+      <c r="AF54" s="242"/>
+      <c r="AG54" s="242"/>
+      <c r="AH54" s="242"/>
+      <c r="AI54" s="242"/>
+      <c r="AJ54" s="242"/>
+      <c r="AK54" s="242"/>
+      <c r="AL54" s="242"/>
+      <c r="AM54" s="242"/>
+      <c r="AN54" s="242"/>
+      <c r="AO54" s="242"/>
+      <c r="AP54" s="242"/>
+      <c r="AQ54" s="242"/>
+      <c r="AR54" s="242"/>
+      <c r="AS54" s="242"/>
+      <c r="AT54" s="242"/>
+      <c r="AU54" s="242"/>
+      <c r="AV54" s="242"/>
+      <c r="AW54" s="242"/>
+      <c r="AX54" s="242"/>
+      <c r="AY54" s="242"/>
+      <c r="AZ54" s="242"/>
+      <c r="BA54" s="242"/>
+      <c r="BB54" s="242"/>
+      <c r="BC54" s="242"/>
+      <c r="BD54" s="242"/>
+      <c r="BE54" s="242"/>
+      <c r="BF54" s="242"/>
+      <c r="BG54" s="242"/>
+      <c r="BH54" s="242"/>
+      <c r="BI54" s="242"/>
+      <c r="BJ54" s="242"/>
+      <c r="BK54" s="242"/>
+      <c r="BL54" s="244"/>
     </row>
     <row r="55" spans="1:263" s="29" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A55" s="17"/>
-      <c r="B55" s="198" t="s">
+      <c r="B55" s="226" t="s">
         <v>108</v>
       </c>
-      <c r="C55" s="177"/>
-[...1 lines deleted...]
-      <c r="E55" s="178">
+      <c r="C55" s="222"/>
+      <c r="D55" s="222"/>
+      <c r="E55" s="233">
         <v>2026</v>
       </c>
-      <c r="F55" s="178"/>
-[...3 lines deleted...]
-      <c r="J55" s="177" t="s">
+      <c r="F55" s="233"/>
+      <c r="G55" s="233"/>
+      <c r="H55" s="233"/>
+      <c r="I55" s="233"/>
+      <c r="J55" s="222" t="s">
         <v>71</v>
       </c>
-      <c r="K55" s="177"/>
-[...9 lines deleted...]
-      <c r="S55" s="184" t="s">
+      <c r="K55" s="222"/>
+      <c r="L55" s="222"/>
+      <c r="M55" s="233" t="s">
+        <v>599</v>
+      </c>
+      <c r="N55" s="233"/>
+      <c r="O55" s="233"/>
+      <c r="P55" s="233"/>
+      <c r="Q55" s="233"/>
+      <c r="R55" s="233"/>
+      <c r="S55" s="237" t="s">
         <v>109</v>
       </c>
-      <c r="T55" s="185"/>
-      <c r="U55" s="186">
+      <c r="T55" s="238"/>
+      <c r="U55" s="239">
         <v>19</v>
       </c>
-      <c r="V55" s="187"/>
-      <c r="W55" s="177" t="s">
+      <c r="V55" s="240"/>
+      <c r="W55" s="222" t="s">
         <v>110</v>
       </c>
-      <c r="X55" s="177"/>
-[...41 lines deleted...]
-      <c r="BL55" s="180"/>
+      <c r="X55" s="222"/>
+      <c r="Y55" s="222"/>
+      <c r="Z55" s="222"/>
+      <c r="AA55" s="233">
+        <v>159</v>
+      </c>
+      <c r="AB55" s="233"/>
+      <c r="AC55" s="233"/>
+      <c r="AD55" s="234"/>
+      <c r="AE55" s="234"/>
+      <c r="AF55" s="234"/>
+      <c r="AG55" s="234"/>
+      <c r="AH55" s="234"/>
+      <c r="AI55" s="234"/>
+      <c r="AJ55" s="234"/>
+      <c r="AK55" s="234"/>
+      <c r="AL55" s="234"/>
+      <c r="AM55" s="234"/>
+      <c r="AN55" s="234"/>
+      <c r="AO55" s="234"/>
+      <c r="AP55" s="234"/>
+      <c r="AQ55" s="234"/>
+      <c r="AR55" s="234"/>
+      <c r="AS55" s="234"/>
+      <c r="AT55" s="234"/>
+      <c r="AU55" s="234"/>
+      <c r="AV55" s="234"/>
+      <c r="AW55" s="234"/>
+      <c r="AX55" s="234"/>
+      <c r="AY55" s="234"/>
+      <c r="AZ55" s="234"/>
+      <c r="BA55" s="234"/>
+      <c r="BB55" s="234"/>
+      <c r="BC55" s="234"/>
+      <c r="BD55" s="234"/>
+      <c r="BE55" s="234"/>
+      <c r="BF55" s="234"/>
+      <c r="BG55" s="234"/>
+      <c r="BH55" s="234"/>
+      <c r="BI55" s="234"/>
+      <c r="BJ55" s="234"/>
+      <c r="BK55" s="234"/>
+      <c r="BL55" s="235"/>
       <c r="BM55" s="18"/>
       <c r="BN55" s="18"/>
       <c r="BO55" s="18"/>
       <c r="BP55" s="18"/>
       <c r="BQ55" s="18"/>
       <c r="BR55" s="18"/>
       <c r="BS55" s="18"/>
       <c r="BT55" s="18"/>
       <c r="BU55" s="18"/>
       <c r="BV55" s="18"/>
       <c r="BW55" s="18"/>
       <c r="BX55" s="18"/>
       <c r="BY55" s="18"/>
       <c r="BZ55" s="18"/>
       <c r="CA55" s="18"/>
       <c r="CB55" s="18"/>
       <c r="CC55" s="18"/>
       <c r="CD55" s="18"/>
       <c r="CE55" s="18"/>
       <c r="CF55" s="18"/>
       <c r="CG55" s="18"/>
       <c r="CH55" s="18"/>
       <c r="CI55" s="18"/>
       <c r="CJ55" s="18"/>
       <c r="CK55" s="18"/>
@@ -9952,135 +9953,135 @@
       <c r="IH55" s="18"/>
       <c r="II55" s="18"/>
       <c r="IJ55" s="18"/>
       <c r="IK55" s="18"/>
       <c r="IL55" s="18"/>
       <c r="IM55" s="18"/>
       <c r="IN55" s="18"/>
       <c r="IO55" s="18"/>
       <c r="IP55" s="18"/>
       <c r="IQ55" s="18"/>
       <c r="IR55" s="18"/>
       <c r="IS55" s="18"/>
       <c r="IT55" s="18"/>
       <c r="IU55" s="18"/>
       <c r="IV55" s="18"/>
       <c r="IW55" s="18"/>
       <c r="IX55" s="18"/>
       <c r="IY55" s="18"/>
       <c r="IZ55" s="18"/>
       <c r="JA55" s="18"/>
       <c r="JB55" s="18"/>
       <c r="JC55" s="18"/>
     </row>
     <row r="56" spans="1:263" s="30" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="27"/>
-      <c r="B56" s="194" t="s">
+      <c r="B56" s="247" t="s">
         <v>9</v>
       </c>
-      <c r="C56" s="181" t="s">
-[...5 lines deleted...]
-      <c r="G56" s="163" t="s">
+      <c r="C56" s="225" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" s="225"/>
+      <c r="E56" s="225"/>
+      <c r="F56" s="225"/>
+      <c r="G56" s="227" t="s">
         <v>10</v>
       </c>
-      <c r="H56" s="164"/>
-[...15 lines deleted...]
-      <c r="X56" s="163" t="s">
+      <c r="H56" s="228"/>
+      <c r="I56" s="228"/>
+      <c r="J56" s="228"/>
+      <c r="K56" s="228"/>
+      <c r="L56" s="228"/>
+      <c r="M56" s="228"/>
+      <c r="N56" s="228"/>
+      <c r="O56" s="228"/>
+      <c r="P56" s="228"/>
+      <c r="Q56" s="228"/>
+      <c r="R56" s="228"/>
+      <c r="S56" s="228"/>
+      <c r="T56" s="228"/>
+      <c r="U56" s="228"/>
+      <c r="V56" s="228"/>
+      <c r="W56" s="229"/>
+      <c r="X56" s="227" t="s">
         <v>11</v>
       </c>
-      <c r="Y56" s="164"/>
-[...5 lines deleted...]
-      <c r="AC56" s="168" t="s">
+      <c r="Y56" s="228"/>
+      <c r="Z56" s="228"/>
+      <c r="AA56" s="228"/>
+      <c r="AB56" s="223" t="s">
+        <v>475</v>
+      </c>
+      <c r="AC56" s="192" t="s">
         <v>12</v>
       </c>
-      <c r="AD56" s="169"/>
-[...3 lines deleted...]
-      <c r="AH56" s="166" t="s">
+      <c r="AD56" s="230"/>
+      <c r="AE56" s="230"/>
+      <c r="AF56" s="230"/>
+      <c r="AG56" s="196"/>
+      <c r="AH56" s="223" t="s">
         <v>155</v>
       </c>
-      <c r="AI56" s="163" t="s">
+      <c r="AI56" s="227" t="s">
         <v>13</v>
       </c>
-      <c r="AJ56" s="164"/>
-[...4 lines deleted...]
-      <c r="AO56" s="181" t="s">
+      <c r="AJ56" s="228"/>
+      <c r="AK56" s="228"/>
+      <c r="AL56" s="228"/>
+      <c r="AM56" s="228"/>
+      <c r="AN56" s="229"/>
+      <c r="AO56" s="225" t="s">
         <v>14</v>
       </c>
-      <c r="AP56" s="181"/>
-[...17 lines deleted...]
-      <c r="BH56" s="181" t="s">
+      <c r="AP56" s="225"/>
+      <c r="AQ56" s="225"/>
+      <c r="AR56" s="225"/>
+      <c r="AS56" s="225"/>
+      <c r="AT56" s="225"/>
+      <c r="AU56" s="225"/>
+      <c r="AV56" s="225"/>
+      <c r="AW56" s="225"/>
+      <c r="AX56" s="225"/>
+      <c r="AY56" s="225"/>
+      <c r="AZ56" s="225"/>
+      <c r="BA56" s="225"/>
+      <c r="BB56" s="225"/>
+      <c r="BC56" s="225"/>
+      <c r="BD56" s="225"/>
+      <c r="BE56" s="225"/>
+      <c r="BF56" s="225"/>
+      <c r="BG56" s="225"/>
+      <c r="BH56" s="225" t="s">
         <v>53</v>
       </c>
-      <c r="BI56" s="181" t="s">
+      <c r="BI56" s="225" t="s">
         <v>95</v>
       </c>
-      <c r="BJ56" s="181"/>
-[...1 lines deleted...]
-      <c r="BL56" s="182"/>
+      <c r="BJ56" s="225"/>
+      <c r="BK56" s="225"/>
+      <c r="BL56" s="236"/>
       <c r="BM56" s="28"/>
       <c r="BN56" s="28"/>
       <c r="BO56" s="28"/>
       <c r="BP56" s="28"/>
       <c r="BQ56" s="28"/>
       <c r="BR56" s="28"/>
       <c r="BS56" s="28"/>
       <c r="BT56" s="28"/>
       <c r="BU56" s="28"/>
       <c r="BV56" s="28"/>
       <c r="BW56" s="28"/>
       <c r="BX56" s="28"/>
       <c r="BY56" s="28"/>
       <c r="BZ56" s="28"/>
       <c r="CA56" s="28"/>
       <c r="CB56" s="28"/>
       <c r="CC56" s="28"/>
       <c r="CD56" s="28"/>
       <c r="CE56" s="28"/>
       <c r="CF56" s="28"/>
       <c r="CG56" s="28"/>
       <c r="CH56" s="28"/>
       <c r="CI56" s="28"/>
       <c r="CJ56" s="28"/>
       <c r="CK56" s="28"/>
@@ -10239,160 +10240,160 @@
       <c r="IH56" s="28"/>
       <c r="II56" s="28"/>
       <c r="IJ56" s="28"/>
       <c r="IK56" s="28"/>
       <c r="IL56" s="28"/>
       <c r="IM56" s="28"/>
       <c r="IN56" s="28"/>
       <c r="IO56" s="28"/>
       <c r="IP56" s="28"/>
       <c r="IQ56" s="28"/>
       <c r="IR56" s="28"/>
       <c r="IS56" s="28"/>
       <c r="IT56" s="28"/>
       <c r="IU56" s="28"/>
       <c r="IV56" s="28"/>
       <c r="IW56" s="28"/>
       <c r="IX56" s="28"/>
       <c r="IY56" s="28"/>
       <c r="IZ56" s="28"/>
       <c r="JA56" s="28"/>
       <c r="JB56" s="28"/>
       <c r="JC56" s="28"/>
     </row>
     <row r="57" spans="1:263" s="30" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="27"/>
-      <c r="B57" s="195"/>
+      <c r="B57" s="248"/>
       <c r="C57" s="44" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="44" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="44" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="44" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="G57" s="44" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="H57" s="44" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="I57" s="44" t="s">
         <v>5</v>
       </c>
       <c r="J57" s="44" t="s">
         <v>6</v>
       </c>
       <c r="K57" s="11" t="s">
         <v>177</v>
       </c>
       <c r="L57" s="44" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="44" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="N57" s="44" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="O57" s="44" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="P57" s="44" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="Q57" s="44" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="R57" s="44" t="s">
         <v>54</v>
       </c>
       <c r="S57" s="44" t="s">
         <v>19</v>
       </c>
       <c r="T57" s="44" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="U57" s="44" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="V57" s="44" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="W57" s="44" t="s">
         <v>20</v>
       </c>
       <c r="X57" s="44" t="s">
         <v>21</v>
       </c>
       <c r="Y57" s="44" t="s">
         <v>22</v>
       </c>
       <c r="Z57" s="44" t="s">
         <v>23</v>
       </c>
       <c r="AA57" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="AB57" s="167"/>
+      <c r="AB57" s="224"/>
       <c r="AC57" s="44" t="s">
         <v>157</v>
       </c>
       <c r="AD57" s="44" t="s">
         <v>25</v>
       </c>
       <c r="AE57" s="44" t="s">
         <v>26</v>
       </c>
       <c r="AF57" s="44" t="s">
         <v>27</v>
       </c>
       <c r="AG57" s="44" t="s">
         <v>156</v>
       </c>
-      <c r="AH57" s="167"/>
+      <c r="AH57" s="224"/>
       <c r="AI57" s="44" t="s">
         <v>28</v>
       </c>
       <c r="AJ57" s="44" t="s">
         <v>158</v>
       </c>
       <c r="AK57" s="44" t="s">
         <v>29</v>
       </c>
       <c r="AL57" s="44" t="s">
         <v>30</v>
       </c>
       <c r="AM57" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AN57" s="44" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="AO57" s="44" t="s">
         <v>21</v>
       </c>
       <c r="AP57" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AQ57" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AR57" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AS57" s="44" t="s">
         <v>35</v>
       </c>
       <c r="AT57" s="44" t="s">
         <v>36</v>
       </c>
       <c r="AU57" s="44" t="s">
         <v>37</v>
       </c>
       <c r="AV57" s="44" t="s">
         <v>38</v>
       </c>
@@ -10407,51 +10408,51 @@
       </c>
       <c r="AZ57" s="44" t="s">
         <v>42</v>
       </c>
       <c r="BA57" s="44" t="s">
         <v>43</v>
       </c>
       <c r="BB57" s="44" t="s">
         <v>44</v>
       </c>
       <c r="BC57" s="44" t="s">
         <v>45</v>
       </c>
       <c r="BD57" s="44" t="s">
         <v>46</v>
       </c>
       <c r="BE57" s="44" t="s">
         <v>47</v>
       </c>
       <c r="BF57" s="44" t="s">
         <v>159</v>
       </c>
       <c r="BG57" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="BH57" s="183"/>
+      <c r="BH57" s="187"/>
       <c r="BI57" s="41" t="s">
         <v>98</v>
       </c>
       <c r="BJ57" s="41" t="s">
         <v>99</v>
       </c>
       <c r="BK57" s="41" t="s">
         <v>100</v>
       </c>
       <c r="BL57" s="54" t="s">
         <v>101</v>
       </c>
       <c r="BM57" s="28"/>
       <c r="BN57" s="28"/>
       <c r="BO57" s="28"/>
       <c r="BP57" s="28"/>
       <c r="BQ57" s="28"/>
       <c r="BR57" s="28"/>
       <c r="BS57" s="28"/>
       <c r="BT57" s="28"/>
       <c r="BU57" s="28"/>
       <c r="BV57" s="28"/>
       <c r="BW57" s="28"/>
       <c r="BX57" s="28"/>
       <c r="BY57" s="28"/>
@@ -10635,117 +10636,117 @@
       <c r="IU57" s="28"/>
       <c r="IV57" s="28"/>
       <c r="IW57" s="28"/>
       <c r="IX57" s="28"/>
       <c r="IY57" s="28"/>
       <c r="IZ57" s="28"/>
       <c r="JA57" s="28"/>
       <c r="JB57" s="28"/>
       <c r="JC57" s="28"/>
     </row>
     <row r="58" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="36"/>
       <c r="B58" s="60">
         <v>1</v>
       </c>
       <c r="C58" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D58" s="150" t="s">
         <v>75</v>
       </c>
       <c r="E58" s="150" t="s">
         <v>168</v>
       </c>
       <c r="F58" s="150" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="G58" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H58" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I58" s="48" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="J58" s="150" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="K58" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L58" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M58" s="151">
         <v>46113</v>
       </c>
       <c r="N58" s="151">
         <v>46376</v>
       </c>
       <c r="O58" s="152" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="P58" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q58" s="48" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="R58" s="150" t="s">
         <v>148</v>
       </c>
       <c r="S58" s="150" t="s">
         <v>186</v>
       </c>
       <c r="T58" s="151" t="s">
         <v>187</v>
       </c>
       <c r="U58" s="151" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="V58" s="151" t="s">
         <v>188</v>
       </c>
       <c r="W58" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X58" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y58" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z58" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA58" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB58" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC58" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD58" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE58" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF58" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG58" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH58" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI58" s="150" t="s">
         <v>191</v>
       </c>
       <c r="AJ58" s="150" t="s">
         <v>192</v>
       </c>
@@ -10800,51 +10801,51 @@
       <c r="BA58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH58" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI58" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ58" s="61"/>
       <c r="BK58" s="61"/>
       <c r="BL58" s="62"/>
       <c r="BM58" s="37"/>
       <c r="BN58" s="37"/>
       <c r="BO58" s="37"/>
       <c r="BP58" s="37"/>
       <c r="BQ58" s="37"/>
       <c r="BR58" s="37"/>
       <c r="BS58" s="37"/>
       <c r="BT58" s="37"/>
       <c r="BU58" s="37"/>
       <c r="BV58" s="37"/>
       <c r="BW58" s="37"/>
       <c r="BX58" s="37"/>
       <c r="BY58" s="37"/>
       <c r="BZ58" s="37"/>
       <c r="CA58" s="37"/>
       <c r="CB58" s="37"/>
       <c r="CC58" s="37"/>
       <c r="CD58" s="37"/>
       <c r="CE58" s="37"/>
       <c r="CF58" s="37"/>
       <c r="CG58" s="37"/>
@@ -11020,117 +11021,117 @@
       <c r="IU58" s="37"/>
       <c r="IV58" s="37"/>
       <c r="IW58" s="37"/>
       <c r="IX58" s="37"/>
       <c r="IY58" s="37"/>
       <c r="IZ58" s="37"/>
       <c r="JA58" s="37"/>
       <c r="JB58" s="37"/>
       <c r="JC58" s="37"/>
     </row>
     <row r="59" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="36"/>
       <c r="B59" s="60">
         <v>2</v>
       </c>
       <c r="C59" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D59" s="150" t="s">
         <v>75</v>
       </c>
       <c r="E59" s="150" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="150" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="G59" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H59" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I59" s="48" t="s">
         <v>199</v>
       </c>
       <c r="J59" s="150" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="K59" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L59" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M59" s="151">
         <v>46174</v>
       </c>
       <c r="N59" s="151">
         <v>46376</v>
       </c>
       <c r="O59" s="152" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="P59" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q59" s="48" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="R59" s="150" t="s">
         <v>148</v>
       </c>
       <c r="S59" s="150" t="s">
         <v>201</v>
       </c>
       <c r="T59" s="151" t="s">
         <v>187</v>
       </c>
       <c r="U59" s="151" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="V59" s="151" t="s">
         <v>188</v>
       </c>
       <c r="W59" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X59" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y59" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z59" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA59" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB59" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC59" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD59" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE59" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF59" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG59" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH59" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI59" s="150" t="s">
         <v>191</v>
       </c>
       <c r="AJ59" s="150" t="s">
         <v>192</v>
       </c>
@@ -11185,51 +11186,51 @@
       <c r="BA59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH59" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI59" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ59" s="61"/>
       <c r="BK59" s="61"/>
       <c r="BL59" s="62"/>
       <c r="BM59" s="37"/>
       <c r="BN59" s="37"/>
       <c r="BO59" s="37"/>
       <c r="BP59" s="37"/>
       <c r="BQ59" s="37"/>
       <c r="BR59" s="37"/>
       <c r="BS59" s="37"/>
       <c r="BT59" s="37"/>
       <c r="BU59" s="37"/>
       <c r="BV59" s="37"/>
       <c r="BW59" s="37"/>
       <c r="BX59" s="37"/>
       <c r="BY59" s="37"/>
       <c r="BZ59" s="37"/>
       <c r="CA59" s="37"/>
       <c r="CB59" s="37"/>
       <c r="CC59" s="37"/>
       <c r="CD59" s="37"/>
       <c r="CE59" s="37"/>
       <c r="CF59" s="37"/>
       <c r="CG59" s="37"/>
@@ -11405,117 +11406,117 @@
       <c r="IU59" s="37"/>
       <c r="IV59" s="37"/>
       <c r="IW59" s="37"/>
       <c r="IX59" s="37"/>
       <c r="IY59" s="37"/>
       <c r="IZ59" s="37"/>
       <c r="JA59" s="37"/>
       <c r="JB59" s="37"/>
       <c r="JC59" s="37"/>
     </row>
     <row r="60" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="36"/>
       <c r="B60" s="60">
         <v>3</v>
       </c>
       <c r="C60" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D60" s="150" t="s">
         <v>75</v>
       </c>
       <c r="E60" s="150" t="s">
         <v>168</v>
       </c>
       <c r="F60" s="150" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="G60" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H60" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I60" s="48" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="J60" s="150" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="K60" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L60" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M60" s="151">
         <v>46023</v>
       </c>
       <c r="N60" s="151">
         <v>46376</v>
       </c>
       <c r="O60" s="152" t="s">
         <v>200</v>
       </c>
       <c r="P60" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q60" s="48" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="R60" s="150" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="S60" s="150" t="s">
         <v>196</v>
       </c>
       <c r="T60" s="151" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="U60" s="151" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="V60" s="151" t="s">
         <v>197</v>
       </c>
       <c r="W60" s="151" t="s">
         <v>198</v>
       </c>
       <c r="X60" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB60" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC60" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI60" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ60" s="150" t="s">
         <v>192</v>
       </c>
@@ -11570,51 +11571,51 @@
       <c r="BA60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH60" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI60" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ60" s="61"/>
       <c r="BK60" s="61"/>
       <c r="BL60" s="62"/>
       <c r="BM60" s="37"/>
       <c r="BN60" s="37"/>
       <c r="BO60" s="37"/>
       <c r="BP60" s="37"/>
       <c r="BQ60" s="37"/>
       <c r="BR60" s="37"/>
       <c r="BS60" s="37"/>
       <c r="BT60" s="37"/>
       <c r="BU60" s="37"/>
       <c r="BV60" s="37"/>
       <c r="BW60" s="37"/>
       <c r="BX60" s="37"/>
       <c r="BY60" s="37"/>
       <c r="BZ60" s="37"/>
       <c r="CA60" s="37"/>
       <c r="CB60" s="37"/>
       <c r="CC60" s="37"/>
       <c r="CD60" s="37"/>
       <c r="CE60" s="37"/>
       <c r="CF60" s="37"/>
       <c r="CG60" s="37"/>
@@ -11796,141 +11797,141 @@
       <c r="JA60" s="37"/>
       <c r="JB60" s="37"/>
       <c r="JC60" s="37"/>
     </row>
     <row r="61" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="36"/>
       <c r="B61" s="60">
         <v>4</v>
       </c>
       <c r="C61" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D61" s="150" t="s">
         <v>178</v>
       </c>
       <c r="E61" s="150" t="s">
         <v>134</v>
       </c>
       <c r="F61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G61" s="48" t="s">
         <v>65</v>
       </c>
       <c r="H61" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I61" s="48" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="J61" s="150" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="K61" s="48" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="L61" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M61" s="151">
         <v>46023</v>
       </c>
       <c r="N61" s="151">
         <v>46376</v>
       </c>
       <c r="O61" s="152" t="s">
         <v>3</v>
       </c>
       <c r="P61" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q61" s="48" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="R61" s="150" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="S61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T61" s="151" t="s">
         <v>202</v>
       </c>
       <c r="U61" s="151" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="V61" s="151" t="s">
         <v>203</v>
       </c>
       <c r="W61" s="151" t="s">
         <v>204</v>
       </c>
       <c r="X61" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z61" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA61" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AB61" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC61" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI61" s="150" t="s">
         <v>205</v>
       </c>
       <c r="AJ61" s="150" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="AK61" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL61" s="154" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="AM61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AS61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AT61" s="48" t="s">
         <v>3</v>
       </c>
@@ -11955,51 +11956,51 @@
       <c r="BA61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH61" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI61" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ61" s="61"/>
       <c r="BK61" s="61"/>
       <c r="BL61" s="62"/>
       <c r="BM61" s="37"/>
       <c r="BN61" s="37"/>
       <c r="BO61" s="37"/>
       <c r="BP61" s="37"/>
       <c r="BQ61" s="37"/>
       <c r="BR61" s="37"/>
       <c r="BS61" s="37"/>
       <c r="BT61" s="37"/>
       <c r="BU61" s="37"/>
       <c r="BV61" s="37"/>
       <c r="BW61" s="37"/>
       <c r="BX61" s="37"/>
       <c r="BY61" s="37"/>
       <c r="BZ61" s="37"/>
       <c r="CA61" s="37"/>
       <c r="CB61" s="37"/>
       <c r="CC61" s="37"/>
       <c r="CD61" s="37"/>
       <c r="CE61" s="37"/>
       <c r="CF61" s="37"/>
       <c r="CG61" s="37"/>
@@ -12175,117 +12176,117 @@
       <c r="IU61" s="37"/>
       <c r="IV61" s="37"/>
       <c r="IW61" s="37"/>
       <c r="IX61" s="37"/>
       <c r="IY61" s="37"/>
       <c r="IZ61" s="37"/>
       <c r="JA61" s="37"/>
       <c r="JB61" s="37"/>
       <c r="JC61" s="37"/>
     </row>
     <row r="62" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="36"/>
       <c r="B62" s="60">
         <v>5</v>
       </c>
       <c r="C62" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D62" s="150" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="150" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G62" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H62" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I62" s="48" t="s">
         <v>179</v>
       </c>
       <c r="J62" s="150" t="s">
         <v>180</v>
       </c>
       <c r="K62" s="48" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="L62" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M62" s="151">
         <v>46023</v>
       </c>
       <c r="N62" s="151">
         <v>46376</v>
       </c>
       <c r="O62" s="152" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="P62" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q62" s="48" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="R62" s="150" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="S62" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T62" s="151" t="s">
         <v>202</v>
       </c>
       <c r="U62" s="151" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="V62" s="151" t="s">
         <v>203</v>
       </c>
       <c r="W62" s="151" t="s">
         <v>204</v>
       </c>
       <c r="X62" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y62" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z62" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA62" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AB62" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC62" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD62" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE62" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF62" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG62" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH62" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI62" s="150" t="s">
         <v>205</v>
       </c>
       <c r="AJ62" s="150" t="s">
         <v>206</v>
       </c>
@@ -12340,51 +12341,51 @@
       <c r="BA62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH62" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI62" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ62" s="61"/>
       <c r="BK62" s="61"/>
       <c r="BL62" s="62"/>
       <c r="BM62" s="37"/>
       <c r="BN62" s="37"/>
       <c r="BO62" s="37"/>
       <c r="BP62" s="37"/>
       <c r="BQ62" s="37"/>
       <c r="BR62" s="37"/>
       <c r="BS62" s="37"/>
       <c r="BT62" s="37"/>
       <c r="BU62" s="37"/>
       <c r="BV62" s="37"/>
       <c r="BW62" s="37"/>
       <c r="BX62" s="37"/>
       <c r="BY62" s="37"/>
       <c r="BZ62" s="37"/>
       <c r="CA62" s="37"/>
       <c r="CB62" s="37"/>
       <c r="CC62" s="37"/>
       <c r="CD62" s="37"/>
       <c r="CE62" s="37"/>
       <c r="CF62" s="37"/>
       <c r="CG62" s="37"/>
@@ -12560,117 +12561,117 @@
       <c r="IU62" s="37"/>
       <c r="IV62" s="37"/>
       <c r="IW62" s="37"/>
       <c r="IX62" s="37"/>
       <c r="IY62" s="37"/>
       <c r="IZ62" s="37"/>
       <c r="JA62" s="37"/>
       <c r="JB62" s="37"/>
       <c r="JC62" s="37"/>
     </row>
     <row r="63" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="36"/>
       <c r="B63" s="60">
         <v>6</v>
       </c>
       <c r="C63" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D63" s="150" t="s">
         <v>178</v>
       </c>
       <c r="E63" s="150" t="s">
         <v>169</v>
       </c>
       <c r="F63" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G63" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H63" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I63" s="48" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="J63" s="150" t="s">
-        <v>319</v>
+        <v>633</v>
       </c>
       <c r="K63" s="48" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="L63" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M63" s="151">
         <v>46023</v>
       </c>
       <c r="N63" s="151">
         <v>46376</v>
       </c>
       <c r="O63" s="152" t="s">
         <v>208</v>
       </c>
       <c r="P63" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q63" s="48" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="R63" s="150" t="s">
         <v>210</v>
       </c>
       <c r="S63" s="150" t="s">
         <v>209</v>
       </c>
       <c r="T63" s="151" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="U63" s="151" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="V63" s="151" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="W63" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X63" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB63" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI63" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ63" s="150" t="s">
         <v>3</v>
       </c>
@@ -12722,54 +12723,54 @@
       <c r="AZ63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BA63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG63" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH63" s="48" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="BI63" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ63" s="61"/>
       <c r="BK63" s="61"/>
       <c r="BL63" s="62"/>
       <c r="BM63" s="37"/>
       <c r="BN63" s="37"/>
       <c r="BO63" s="37"/>
       <c r="BP63" s="37"/>
       <c r="BQ63" s="37"/>
       <c r="BR63" s="37"/>
       <c r="BS63" s="37"/>
       <c r="BT63" s="37"/>
       <c r="BU63" s="37"/>
       <c r="BV63" s="37"/>
       <c r="BW63" s="37"/>
       <c r="BX63" s="37"/>
       <c r="BY63" s="37"/>
       <c r="BZ63" s="37"/>
       <c r="CA63" s="37"/>
       <c r="CB63" s="37"/>
       <c r="CC63" s="37"/>
       <c r="CD63" s="37"/>
       <c r="CE63" s="37"/>
       <c r="CF63" s="37"/>
       <c r="CG63" s="37"/>
@@ -12945,117 +12946,117 @@
       <c r="IU63" s="37"/>
       <c r="IV63" s="37"/>
       <c r="IW63" s="37"/>
       <c r="IX63" s="37"/>
       <c r="IY63" s="37"/>
       <c r="IZ63" s="37"/>
       <c r="JA63" s="37"/>
       <c r="JB63" s="37"/>
       <c r="JC63" s="37"/>
     </row>
     <row r="64" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64" s="36"/>
       <c r="B64" s="60">
         <v>7</v>
       </c>
       <c r="C64" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E64" s="150" t="s">
         <v>170</v>
       </c>
       <c r="F64" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G64" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H64" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I64" s="48" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="J64" s="150" t="s">
         <v>214</v>
       </c>
       <c r="K64" s="48" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="L64" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M64" s="151">
         <v>46023</v>
       </c>
       <c r="N64" s="151">
         <v>46376</v>
       </c>
       <c r="O64" s="152" t="s">
         <v>215</v>
       </c>
       <c r="P64" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q64" s="48" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="R64" s="150" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="S64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T64" s="151" t="s">
         <v>216</v>
       </c>
       <c r="U64" s="151" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="V64" s="151" t="s">
         <v>219</v>
       </c>
       <c r="W64" s="151" t="s">
         <v>219</v>
       </c>
       <c r="X64" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB64" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH64" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI64" s="150" t="s">
         <v>205</v>
       </c>
       <c r="AJ64" s="150" t="s">
         <v>3</v>
       </c>
@@ -13110,51 +13111,51 @@
       <c r="BA64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH64" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI64" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ64" s="61"/>
       <c r="BK64" s="61"/>
       <c r="BL64" s="62"/>
       <c r="BM64" s="37"/>
       <c r="BN64" s="37"/>
       <c r="BO64" s="37"/>
       <c r="BP64" s="37"/>
       <c r="BQ64" s="37"/>
       <c r="BR64" s="37"/>
       <c r="BS64" s="37"/>
       <c r="BT64" s="37"/>
       <c r="BU64" s="37"/>
       <c r="BV64" s="37"/>
       <c r="BW64" s="37"/>
       <c r="BX64" s="37"/>
       <c r="BY64" s="37"/>
       <c r="BZ64" s="37"/>
       <c r="CA64" s="37"/>
       <c r="CB64" s="37"/>
       <c r="CC64" s="37"/>
       <c r="CD64" s="37"/>
       <c r="CE64" s="37"/>
       <c r="CF64" s="37"/>
       <c r="CG64" s="37"/>
@@ -13330,117 +13331,117 @@
       <c r="IU64" s="37"/>
       <c r="IV64" s="37"/>
       <c r="IW64" s="37"/>
       <c r="IX64" s="37"/>
       <c r="IY64" s="37"/>
       <c r="IZ64" s="37"/>
       <c r="JA64" s="37"/>
       <c r="JB64" s="37"/>
       <c r="JC64" s="37"/>
     </row>
     <row r="65" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65" s="36"/>
       <c r="B65" s="60">
         <v>8</v>
       </c>
       <c r="C65" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D65" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E65" s="150" t="s">
         <v>170</v>
       </c>
       <c r="F65" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G65" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H65" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I65" s="48" t="s">
         <v>217</v>
       </c>
       <c r="J65" s="150" t="s">
         <v>218</v>
       </c>
       <c r="K65" s="48" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="L65" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M65" s="151">
         <v>46023</v>
       </c>
       <c r="N65" s="151">
         <v>46376</v>
       </c>
       <c r="O65" s="152" t="s">
         <v>215</v>
       </c>
       <c r="P65" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q65" s="48" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="R65" s="150" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="S65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T65" s="151" t="s">
         <v>216</v>
       </c>
       <c r="U65" s="151" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="V65" s="151" t="s">
         <v>219</v>
       </c>
       <c r="W65" s="151" t="s">
         <v>219</v>
       </c>
       <c r="X65" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB65" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH65" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI65" s="150" t="s">
         <v>205</v>
       </c>
       <c r="AJ65" s="150" t="s">
         <v>3</v>
       </c>
@@ -13495,51 +13496,51 @@
       <c r="BA65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH65" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI65" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ65" s="61"/>
       <c r="BK65" s="61"/>
       <c r="BL65" s="62"/>
       <c r="BM65" s="37"/>
       <c r="BN65" s="37"/>
       <c r="BO65" s="37"/>
       <c r="BP65" s="37"/>
       <c r="BQ65" s="37"/>
       <c r="BR65" s="37"/>
       <c r="BS65" s="37"/>
       <c r="BT65" s="37"/>
       <c r="BU65" s="37"/>
       <c r="BV65" s="37"/>
       <c r="BW65" s="37"/>
       <c r="BX65" s="37"/>
       <c r="BY65" s="37"/>
       <c r="BZ65" s="37"/>
       <c r="CA65" s="37"/>
       <c r="CB65" s="37"/>
       <c r="CC65" s="37"/>
       <c r="CD65" s="37"/>
       <c r="CE65" s="37"/>
       <c r="CF65" s="37"/>
       <c r="CG65" s="37"/>
@@ -13715,117 +13716,117 @@
       <c r="IU65" s="37"/>
       <c r="IV65" s="37"/>
       <c r="IW65" s="37"/>
       <c r="IX65" s="37"/>
       <c r="IY65" s="37"/>
       <c r="IZ65" s="37"/>
       <c r="JA65" s="37"/>
       <c r="JB65" s="37"/>
       <c r="JC65" s="37"/>
     </row>
     <row r="66" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66" s="36"/>
       <c r="B66" s="60">
         <v>9</v>
       </c>
       <c r="C66" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D66" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E66" s="150" t="s">
         <v>170</v>
       </c>
       <c r="F66" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G66" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H66" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I66" s="48" t="s">
+        <v>629</v>
+      </c>
+      <c r="J66" s="150" t="s">
         <v>220</v>
       </c>
-      <c r="J66" s="150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K66" s="48" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="L66" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M66" s="151">
         <v>46023</v>
       </c>
       <c r="N66" s="151">
         <v>46376</v>
       </c>
       <c r="O66" s="152" t="s">
         <v>215</v>
       </c>
       <c r="P66" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q66" s="48" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="R66" s="150" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="S66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T66" s="151" t="s">
         <v>216</v>
       </c>
       <c r="U66" s="151" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="V66" s="151" t="s">
         <v>219</v>
       </c>
       <c r="W66" s="151" t="s">
         <v>219</v>
       </c>
       <c r="X66" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB66" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH66" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI66" s="150" t="s">
         <v>205</v>
       </c>
       <c r="AJ66" s="150" t="s">
         <v>3</v>
       </c>
@@ -13880,51 +13881,51 @@
       <c r="BA66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH66" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI66" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ66" s="61"/>
       <c r="BK66" s="61"/>
       <c r="BL66" s="62"/>
       <c r="BM66" s="37"/>
       <c r="BN66" s="37"/>
       <c r="BO66" s="37"/>
       <c r="BP66" s="37"/>
       <c r="BQ66" s="37"/>
       <c r="BR66" s="37"/>
       <c r="BS66" s="37"/>
       <c r="BT66" s="37"/>
       <c r="BU66" s="37"/>
       <c r="BV66" s="37"/>
       <c r="BW66" s="37"/>
       <c r="BX66" s="37"/>
       <c r="BY66" s="37"/>
       <c r="BZ66" s="37"/>
       <c r="CA66" s="37"/>
       <c r="CB66" s="37"/>
       <c r="CC66" s="37"/>
       <c r="CD66" s="37"/>
       <c r="CE66" s="37"/>
       <c r="CF66" s="37"/>
       <c r="CG66" s="37"/>
@@ -14100,117 +14101,117 @@
       <c r="IU66" s="37"/>
       <c r="IV66" s="37"/>
       <c r="IW66" s="37"/>
       <c r="IX66" s="37"/>
       <c r="IY66" s="37"/>
       <c r="IZ66" s="37"/>
       <c r="JA66" s="37"/>
       <c r="JB66" s="37"/>
       <c r="JC66" s="37"/>
     </row>
     <row r="67" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67" s="36"/>
       <c r="B67" s="60">
         <v>10</v>
       </c>
       <c r="C67" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E67" s="150" t="s">
         <v>170</v>
       </c>
       <c r="F67" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G67" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H67" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I67" s="48" t="s">
+        <v>221</v>
+      </c>
+      <c r="J67" s="150" t="s">
         <v>222</v>
       </c>
-      <c r="J67" s="150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K67" s="48" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="L67" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M67" s="151">
         <v>46023</v>
       </c>
       <c r="N67" s="151">
         <v>46376</v>
       </c>
       <c r="O67" s="152" t="s">
         <v>215</v>
       </c>
       <c r="P67" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q67" s="48" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="R67" s="150" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="S67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T67" s="151" t="s">
         <v>216</v>
       </c>
       <c r="U67" s="151" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="V67" s="151" t="s">
         <v>219</v>
       </c>
       <c r="W67" s="151" t="s">
         <v>219</v>
       </c>
       <c r="X67" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB67" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH67" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI67" s="150" t="s">
         <v>205</v>
       </c>
       <c r="AJ67" s="150" t="s">
         <v>3</v>
       </c>
@@ -14265,51 +14266,51 @@
       <c r="BA67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH67" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI67" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ67" s="61"/>
       <c r="BK67" s="61"/>
       <c r="BL67" s="62"/>
       <c r="BM67" s="37"/>
       <c r="BN67" s="37"/>
       <c r="BO67" s="37"/>
       <c r="BP67" s="37"/>
       <c r="BQ67" s="37"/>
       <c r="BR67" s="37"/>
       <c r="BS67" s="37"/>
       <c r="BT67" s="37"/>
       <c r="BU67" s="37"/>
       <c r="BV67" s="37"/>
       <c r="BW67" s="37"/>
       <c r="BX67" s="37"/>
       <c r="BY67" s="37"/>
       <c r="BZ67" s="37"/>
       <c r="CA67" s="37"/>
       <c r="CB67" s="37"/>
       <c r="CC67" s="37"/>
       <c r="CD67" s="37"/>
       <c r="CE67" s="37"/>
       <c r="CF67" s="37"/>
       <c r="CG67" s="37"/>
@@ -14485,117 +14486,117 @@
       <c r="IU67" s="37"/>
       <c r="IV67" s="37"/>
       <c r="IW67" s="37"/>
       <c r="IX67" s="37"/>
       <c r="IY67" s="37"/>
       <c r="IZ67" s="37"/>
       <c r="JA67" s="37"/>
       <c r="JB67" s="37"/>
       <c r="JC67" s="37"/>
     </row>
     <row r="68" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68" s="36"/>
       <c r="B68" s="60">
         <v>11</v>
       </c>
       <c r="C68" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D68" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E68" s="150" t="s">
         <v>170</v>
       </c>
       <c r="F68" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G68" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H68" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I68" s="48" t="s">
-        <v>224</v>
+        <v>630</v>
       </c>
       <c r="J68" s="150" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="K68" s="48" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="L68" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M68" s="151">
         <v>46023</v>
       </c>
       <c r="N68" s="151">
         <v>46376</v>
       </c>
       <c r="O68" s="152" t="s">
         <v>215</v>
       </c>
       <c r="P68" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q68" s="48" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="R68" s="150" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="S68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T68" s="151" t="s">
         <v>216</v>
       </c>
       <c r="U68" s="151" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="V68" s="151" t="s">
         <v>219</v>
       </c>
       <c r="W68" s="151" t="s">
         <v>219</v>
       </c>
       <c r="X68" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB68" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH68" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI68" s="150" t="s">
         <v>205</v>
       </c>
       <c r="AJ68" s="150" t="s">
         <v>3</v>
       </c>
@@ -14650,51 +14651,51 @@
       <c r="BA68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH68" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI68" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ68" s="61"/>
       <c r="BK68" s="61"/>
       <c r="BL68" s="62"/>
       <c r="BM68" s="37"/>
       <c r="BN68" s="37"/>
       <c r="BO68" s="37"/>
       <c r="BP68" s="37"/>
       <c r="BQ68" s="37"/>
       <c r="BR68" s="37"/>
       <c r="BS68" s="37"/>
       <c r="BT68" s="37"/>
       <c r="BU68" s="37"/>
       <c r="BV68" s="37"/>
       <c r="BW68" s="37"/>
       <c r="BX68" s="37"/>
       <c r="BY68" s="37"/>
       <c r="BZ68" s="37"/>
       <c r="CA68" s="37"/>
       <c r="CB68" s="37"/>
       <c r="CC68" s="37"/>
       <c r="CD68" s="37"/>
       <c r="CE68" s="37"/>
       <c r="CF68" s="37"/>
       <c r="CG68" s="37"/>
@@ -14870,117 +14871,117 @@
       <c r="IU68" s="37"/>
       <c r="IV68" s="37"/>
       <c r="IW68" s="37"/>
       <c r="IX68" s="37"/>
       <c r="IY68" s="37"/>
       <c r="IZ68" s="37"/>
       <c r="JA68" s="37"/>
       <c r="JB68" s="37"/>
       <c r="JC68" s="37"/>
     </row>
     <row r="69" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69" s="36"/>
       <c r="B69" s="60">
         <v>12</v>
       </c>
       <c r="C69" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D69" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E69" s="150" t="s">
         <v>137</v>
       </c>
       <c r="F69" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G69" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H69" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I69" s="48" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="J69" s="150" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="K69" s="48" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="L69" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M69" s="151">
         <v>46023</v>
       </c>
       <c r="N69" s="151">
         <v>46376</v>
       </c>
       <c r="O69" s="152" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="P69" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q69" s="48" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="R69" s="150" t="s">
         <v>150</v>
       </c>
       <c r="S69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T69" s="151" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="U69" s="151" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="V69" s="151" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="W69" s="151" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="X69" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB69" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC69" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH69" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI69" s="150" t="s">
         <v>191</v>
       </c>
       <c r="AJ69" s="150" t="s">
         <v>192</v>
       </c>
@@ -15035,51 +15036,51 @@
       <c r="BA69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH69" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI69" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ69" s="61"/>
       <c r="BK69" s="61"/>
       <c r="BL69" s="62"/>
       <c r="BM69" s="37"/>
       <c r="BN69" s="37"/>
       <c r="BO69" s="37"/>
       <c r="BP69" s="37"/>
       <c r="BQ69" s="37"/>
       <c r="BR69" s="37"/>
       <c r="BS69" s="37"/>
       <c r="BT69" s="37"/>
       <c r="BU69" s="37"/>
       <c r="BV69" s="37"/>
       <c r="BW69" s="37"/>
       <c r="BX69" s="37"/>
       <c r="BY69" s="37"/>
       <c r="BZ69" s="37"/>
       <c r="CA69" s="37"/>
       <c r="CB69" s="37"/>
       <c r="CC69" s="37"/>
       <c r="CD69" s="37"/>
       <c r="CE69" s="37"/>
       <c r="CF69" s="37"/>
       <c r="CG69" s="37"/>
@@ -15255,129 +15256,129 @@
       <c r="IU69" s="37"/>
       <c r="IV69" s="37"/>
       <c r="IW69" s="37"/>
       <c r="IX69" s="37"/>
       <c r="IY69" s="37"/>
       <c r="IZ69" s="37"/>
       <c r="JA69" s="37"/>
       <c r="JB69" s="37"/>
       <c r="JC69" s="37"/>
     </row>
     <row r="70" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70" s="36"/>
       <c r="B70" s="60">
         <v>13</v>
       </c>
       <c r="C70" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D70" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E70" s="150" t="s">
         <v>137</v>
       </c>
       <c r="F70" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G70" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H70" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I70" s="48" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="J70" s="150" t="s">
         <v>181</v>
       </c>
       <c r="K70" s="48" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="L70" s="150" t="s">
         <v>51</v>
       </c>
       <c r="M70" s="151">
         <v>46023</v>
       </c>
       <c r="N70" s="151">
         <v>46376</v>
       </c>
       <c r="O70" s="152" t="s">
         <v>182</v>
       </c>
       <c r="P70" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q70" s="48" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="R70" s="150" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="S70" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T70" s="151" t="s">
         <v>202</v>
       </c>
       <c r="U70" s="151" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="V70" s="151" t="s">
         <v>203</v>
       </c>
       <c r="W70" s="151" t="s">
         <v>204</v>
       </c>
       <c r="X70" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y70" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z70" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA70" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB70" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC70" s="150" t="s">
         <v>211</v>
       </c>
       <c r="AD70" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE70" s="150" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="AF70" s="150" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="AG70" s="150">
         <v>2990345048</v>
       </c>
       <c r="AH70" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI70" s="150" t="s">
         <v>191</v>
       </c>
       <c r="AJ70" s="150" t="s">
         <v>192</v>
       </c>
       <c r="AK70" s="150" t="s">
         <v>212</v>
       </c>
       <c r="AL70" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN70" s="48" t="s">
         <v>3</v>
       </c>
@@ -15420,51 +15421,51 @@
       <c r="BA70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH70" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI70" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ70" s="61"/>
       <c r="BK70" s="61"/>
       <c r="BL70" s="62"/>
       <c r="BM70" s="37"/>
       <c r="BN70" s="37"/>
       <c r="BO70" s="37"/>
       <c r="BP70" s="37"/>
       <c r="BQ70" s="37"/>
       <c r="BR70" s="37"/>
       <c r="BS70" s="37"/>
       <c r="BT70" s="37"/>
       <c r="BU70" s="37"/>
       <c r="BV70" s="37"/>
       <c r="BW70" s="37"/>
       <c r="BX70" s="37"/>
       <c r="BY70" s="37"/>
       <c r="BZ70" s="37"/>
       <c r="CA70" s="37"/>
       <c r="CB70" s="37"/>
       <c r="CC70" s="37"/>
       <c r="CD70" s="37"/>
       <c r="CE70" s="37"/>
       <c r="CF70" s="37"/>
       <c r="CG70" s="37"/>
@@ -15640,144 +15641,144 @@
       <c r="IU70" s="37"/>
       <c r="IV70" s="37"/>
       <c r="IW70" s="37"/>
       <c r="IX70" s="37"/>
       <c r="IY70" s="37"/>
       <c r="IZ70" s="37"/>
       <c r="JA70" s="37"/>
       <c r="JB70" s="37"/>
       <c r="JC70" s="37"/>
     </row>
     <row r="71" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A71" s="36"/>
       <c r="B71" s="60">
         <v>14</v>
       </c>
       <c r="C71" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D71" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E71" s="150" t="s">
         <v>138</v>
       </c>
       <c r="F71" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G71" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H71" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I71" s="48" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="J71" s="150" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="K71" s="48" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="L71" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M71" s="151">
         <v>46023</v>
       </c>
       <c r="N71" s="151">
         <v>46376</v>
       </c>
       <c r="O71" s="152" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="P71" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q71" s="48" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="R71" s="150" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="S71" s="150" t="s">
+        <v>230</v>
+      </c>
+      <c r="T71" s="151" t="s">
+        <v>231</v>
+      </c>
+      <c r="U71" s="151" t="s">
+        <v>611</v>
+      </c>
+      <c r="V71" s="151" t="s">
         <v>232</v>
       </c>
-      <c r="T71" s="151" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W71" s="151" t="s">
-        <v>235</v>
+        <v>631</v>
       </c>
       <c r="X71" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y71" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z71" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA71" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AB71" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC71" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD71" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE71" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF71" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG71" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH71" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI71" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ71" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AK71" s="150" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="AL71" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AS71" s="48" t="s">
         <v>3</v>
       </c>
@@ -15805,51 +15806,51 @@
       <c r="BA71" s="48" t="s">
         <v>43</v>
       </c>
       <c r="BB71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH71" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI71" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ71" s="61"/>
       <c r="BK71" s="61"/>
       <c r="BL71" s="62"/>
       <c r="BM71" s="37"/>
       <c r="BN71" s="37"/>
       <c r="BO71" s="37"/>
       <c r="BP71" s="37"/>
       <c r="BQ71" s="37"/>
       <c r="BR71" s="37"/>
       <c r="BS71" s="37"/>
       <c r="BT71" s="37"/>
       <c r="BU71" s="37"/>
       <c r="BV71" s="37"/>
       <c r="BW71" s="37"/>
       <c r="BX71" s="37"/>
       <c r="BY71" s="37"/>
       <c r="BZ71" s="37"/>
       <c r="CA71" s="37"/>
       <c r="CB71" s="37"/>
       <c r="CC71" s="37"/>
       <c r="CD71" s="37"/>
       <c r="CE71" s="37"/>
       <c r="CF71" s="37"/>
       <c r="CG71" s="37"/>
@@ -16025,141 +16026,141 @@
       <c r="IU71" s="37"/>
       <c r="IV71" s="37"/>
       <c r="IW71" s="37"/>
       <c r="IX71" s="37"/>
       <c r="IY71" s="37"/>
       <c r="IZ71" s="37"/>
       <c r="JA71" s="37"/>
       <c r="JB71" s="37"/>
       <c r="JC71" s="37"/>
     </row>
     <row r="72" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A72" s="36"/>
       <c r="B72" s="60">
         <v>15</v>
       </c>
       <c r="C72" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D72" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E72" s="150" t="s">
         <v>140</v>
       </c>
       <c r="F72" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G72" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H72" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I72" s="48" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="J72" s="150" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="K72" s="48" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="L72" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M72" s="151">
         <v>46023</v>
       </c>
       <c r="N72" s="151">
         <v>46376</v>
       </c>
       <c r="O72" s="152" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="P72" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q72" s="48" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="R72" s="150" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="S72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T72" s="151" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="U72" s="151" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="V72" s="151" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="W72" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X72" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB72" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI72" s="150" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="AJ72" s="150" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="AK72" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL72" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR72" s="48" t="s">
         <v>3</v>
       </c>
@@ -16190,51 +16191,51 @@
       <c r="BA72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH72" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI72" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ72" s="61"/>
       <c r="BK72" s="61"/>
       <c r="BL72" s="62"/>
       <c r="BM72" s="37"/>
       <c r="BN72" s="37"/>
       <c r="BO72" s="37"/>
       <c r="BP72" s="37"/>
       <c r="BQ72" s="37"/>
       <c r="BR72" s="37"/>
       <c r="BS72" s="37"/>
       <c r="BT72" s="37"/>
       <c r="BU72" s="37"/>
       <c r="BV72" s="37"/>
       <c r="BW72" s="37"/>
       <c r="BX72" s="37"/>
       <c r="BY72" s="37"/>
       <c r="BZ72" s="37"/>
       <c r="CA72" s="37"/>
       <c r="CB72" s="37"/>
       <c r="CC72" s="37"/>
       <c r="CD72" s="37"/>
       <c r="CE72" s="37"/>
       <c r="CF72" s="37"/>
       <c r="CG72" s="37"/>
@@ -16407,147 +16408,147 @@
       <c r="IR72" s="37"/>
       <c r="IS72" s="37"/>
       <c r="IT72" s="37"/>
       <c r="IU72" s="37"/>
       <c r="IV72" s="37"/>
       <c r="IW72" s="37"/>
       <c r="IX72" s="37"/>
       <c r="IY72" s="37"/>
       <c r="IZ72" s="37"/>
       <c r="JA72" s="37"/>
       <c r="JB72" s="37"/>
       <c r="JC72" s="37"/>
     </row>
     <row r="73" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A73" s="36"/>
       <c r="B73" s="60">
         <v>16</v>
       </c>
       <c r="C73" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D73" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E73" s="150" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="F73" s="150" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="G73" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H73" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I73" s="48" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="J73" s="150" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="K73" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L73" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M73" s="151">
         <v>46024</v>
       </c>
       <c r="N73" s="151">
         <v>46376</v>
       </c>
       <c r="O73" s="152" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="P73" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q73" s="48" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="R73" s="150" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="S73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T73" s="151" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="U73" s="151" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="V73" s="151" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="W73" s="151" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="X73" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB73" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC73" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH73" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI73" s="150" t="s">
         <v>191</v>
       </c>
       <c r="AJ73" s="150" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="AK73" s="150" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="AL73" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AS73" s="48" t="s">
         <v>3</v>
       </c>
@@ -16575,51 +16576,51 @@
       <c r="BA73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH73" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI73" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ73" s="61"/>
       <c r="BK73" s="61"/>
       <c r="BL73" s="62"/>
       <c r="BM73" s="37"/>
       <c r="BN73" s="37"/>
       <c r="BO73" s="37"/>
       <c r="BP73" s="37"/>
       <c r="BQ73" s="37"/>
       <c r="BR73" s="37"/>
       <c r="BS73" s="37"/>
       <c r="BT73" s="37"/>
       <c r="BU73" s="37"/>
       <c r="BV73" s="37"/>
       <c r="BW73" s="37"/>
       <c r="BX73" s="37"/>
       <c r="BY73" s="37"/>
       <c r="BZ73" s="37"/>
       <c r="CA73" s="37"/>
       <c r="CB73" s="37"/>
       <c r="CC73" s="37"/>
       <c r="CD73" s="37"/>
       <c r="CE73" s="37"/>
       <c r="CF73" s="37"/>
       <c r="CG73" s="37"/>
@@ -16792,147 +16793,147 @@
       <c r="IR73" s="37"/>
       <c r="IS73" s="37"/>
       <c r="IT73" s="37"/>
       <c r="IU73" s="37"/>
       <c r="IV73" s="37"/>
       <c r="IW73" s="37"/>
       <c r="IX73" s="37"/>
       <c r="IY73" s="37"/>
       <c r="IZ73" s="37"/>
       <c r="JA73" s="37"/>
       <c r="JB73" s="37"/>
       <c r="JC73" s="37"/>
     </row>
     <row r="74" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A74" s="36"/>
       <c r="B74" s="60">
         <v>17</v>
       </c>
       <c r="C74" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D74" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E74" s="150" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="F74" s="150" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="G74" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H74" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I74" s="48" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="J74" s="150" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="K74" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L74" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M74" s="151">
         <v>46024</v>
       </c>
       <c r="N74" s="151">
         <v>46376</v>
       </c>
       <c r="O74" s="152" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="P74" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q74" s="48" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="R74" s="150" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="S74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T74" s="151" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="U74" s="151" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="V74" s="151" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="W74" s="151" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="X74" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB74" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC74" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH74" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI74" s="150" t="s">
         <v>191</v>
       </c>
       <c r="AJ74" s="150" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="AK74" s="150" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="AL74" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AS74" s="48" t="s">
         <v>3</v>
       </c>
@@ -16960,51 +16961,51 @@
       <c r="BA74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH74" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI74" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ74" s="61"/>
       <c r="BK74" s="61"/>
       <c r="BL74" s="62"/>
       <c r="BM74" s="37"/>
       <c r="BN74" s="37"/>
       <c r="BO74" s="37"/>
       <c r="BP74" s="37"/>
       <c r="BQ74" s="37"/>
       <c r="BR74" s="37"/>
       <c r="BS74" s="37"/>
       <c r="BT74" s="37"/>
       <c r="BU74" s="37"/>
       <c r="BV74" s="37"/>
       <c r="BW74" s="37"/>
       <c r="BX74" s="37"/>
       <c r="BY74" s="37"/>
       <c r="BZ74" s="37"/>
       <c r="CA74" s="37"/>
       <c r="CB74" s="37"/>
       <c r="CC74" s="37"/>
       <c r="CD74" s="37"/>
       <c r="CE74" s="37"/>
       <c r="CF74" s="37"/>
       <c r="CG74" s="37"/>
@@ -17177,147 +17178,147 @@
       <c r="IR74" s="37"/>
       <c r="IS74" s="37"/>
       <c r="IT74" s="37"/>
       <c r="IU74" s="37"/>
       <c r="IV74" s="37"/>
       <c r="IW74" s="37"/>
       <c r="IX74" s="37"/>
       <c r="IY74" s="37"/>
       <c r="IZ74" s="37"/>
       <c r="JA74" s="37"/>
       <c r="JB74" s="37"/>
       <c r="JC74" s="37"/>
     </row>
     <row r="75" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75" s="36"/>
       <c r="B75" s="60">
         <v>18</v>
       </c>
       <c r="C75" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D75" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E75" s="150" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="F75" s="150" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="G75" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H75" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I75" s="48" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="J75" s="150" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="K75" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L75" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M75" s="151">
         <v>46024</v>
       </c>
       <c r="N75" s="151">
         <v>46376</v>
       </c>
       <c r="O75" s="152" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="P75" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q75" s="48" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="R75" s="150" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="S75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T75" s="151" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="U75" s="151" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="V75" s="151" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="W75" s="151" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="X75" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB75" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC75" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH75" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI75" s="150" t="s">
         <v>191</v>
       </c>
       <c r="AJ75" s="150" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="AK75" s="150" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="AL75" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AS75" s="48" t="s">
         <v>3</v>
       </c>
@@ -17345,51 +17346,51 @@
       <c r="BA75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH75" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI75" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ75" s="61"/>
       <c r="BK75" s="61"/>
       <c r="BL75" s="62"/>
       <c r="BM75" s="37"/>
       <c r="BN75" s="37"/>
       <c r="BO75" s="37"/>
       <c r="BP75" s="37"/>
       <c r="BQ75" s="37"/>
       <c r="BR75" s="37"/>
       <c r="BS75" s="37"/>
       <c r="BT75" s="37"/>
       <c r="BU75" s="37"/>
       <c r="BV75" s="37"/>
       <c r="BW75" s="37"/>
       <c r="BX75" s="37"/>
       <c r="BY75" s="37"/>
       <c r="BZ75" s="37"/>
       <c r="CA75" s="37"/>
       <c r="CB75" s="37"/>
       <c r="CC75" s="37"/>
       <c r="CD75" s="37"/>
       <c r="CE75" s="37"/>
       <c r="CF75" s="37"/>
       <c r="CG75" s="37"/>
@@ -17562,144 +17563,144 @@
       <c r="IR75" s="37"/>
       <c r="IS75" s="37"/>
       <c r="IT75" s="37"/>
       <c r="IU75" s="37"/>
       <c r="IV75" s="37"/>
       <c r="IW75" s="37"/>
       <c r="IX75" s="37"/>
       <c r="IY75" s="37"/>
       <c r="IZ75" s="37"/>
       <c r="JA75" s="37"/>
       <c r="JB75" s="37"/>
       <c r="JC75" s="37"/>
     </row>
     <row r="76" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A76" s="36"/>
       <c r="B76" s="60">
         <v>19</v>
       </c>
       <c r="C76" s="150" t="s">
         <v>184</v>
       </c>
       <c r="D76" s="150" t="s">
         <v>76</v>
       </c>
       <c r="E76" s="150" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="F76" s="150" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="G76" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H76" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I76" s="48" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="J76" s="150" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="K76" s="48" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="L76" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M76" s="151">
         <v>46024</v>
       </c>
       <c r="N76" s="151">
         <v>46376</v>
       </c>
       <c r="O76" s="152" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="P76" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q76" s="48" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="R76" s="150" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="S76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="T76" s="151" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="U76" s="151" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="V76" s="151" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="W76" s="151" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="X76" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y76" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB76" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC76" s="150" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="AD76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI76" s="150" t="s">
         <v>213</v>
       </c>
       <c r="AJ76" s="150" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="AK76" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL76" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR76" s="48" t="s">
         <v>3</v>
       </c>
@@ -17730,51 +17731,51 @@
       <c r="BA76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH76" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI76" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ76" s="61"/>
       <c r="BK76" s="61"/>
       <c r="BL76" s="62"/>
       <c r="BM76" s="37"/>
       <c r="BN76" s="37"/>
       <c r="BO76" s="37"/>
       <c r="BP76" s="37"/>
       <c r="BQ76" s="37"/>
       <c r="BR76" s="37"/>
       <c r="BS76" s="37"/>
       <c r="BT76" s="37"/>
       <c r="BU76" s="37"/>
       <c r="BV76" s="37"/>
       <c r="BW76" s="37"/>
       <c r="BX76" s="37"/>
       <c r="BY76" s="37"/>
       <c r="BZ76" s="37"/>
       <c r="CA76" s="37"/>
       <c r="CB76" s="37"/>
       <c r="CC76" s="37"/>
       <c r="CD76" s="37"/>
       <c r="CE76" s="37"/>
       <c r="CF76" s="37"/>
       <c r="CG76" s="37"/>
@@ -17945,136 +17946,136 @@
       <c r="IP76" s="37"/>
       <c r="IQ76" s="37"/>
       <c r="IR76" s="37"/>
       <c r="IS76" s="37"/>
       <c r="IT76" s="37"/>
       <c r="IU76" s="37"/>
       <c r="IV76" s="37"/>
       <c r="IW76" s="37"/>
       <c r="IX76" s="37"/>
       <c r="IY76" s="37"/>
       <c r="IZ76" s="37"/>
       <c r="JA76" s="37"/>
       <c r="JB76" s="37"/>
       <c r="JC76" s="37"/>
     </row>
     <row r="77" spans="1:263" s="38" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A77" s="36"/>
       <c r="B77" s="60"/>
       <c r="C77" s="65" t="s">
         <v>184</v>
       </c>
       <c r="D77" s="66" t="s">
         <v>76</v>
       </c>
       <c r="E77" s="66" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="F77" s="67" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="G77" s="68" t="s">
         <v>59</v>
       </c>
       <c r="H77" s="68"/>
       <c r="I77" s="69" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="J77" s="69" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="K77" s="68" t="s">
         <v>0</v>
       </c>
       <c r="L77" s="66" t="s">
         <v>195</v>
       </c>
       <c r="M77" s="80">
         <v>45659</v>
       </c>
       <c r="N77" s="80">
         <v>46022</v>
       </c>
       <c r="O77" s="66" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="P77" s="80"/>
       <c r="Q77" s="80"/>
       <c r="R77" s="66" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="S77" s="70" t="s">
         <v>3</v>
       </c>
       <c r="T77" s="71" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="U77" s="80"/>
       <c r="V77" s="71" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="W77" s="71" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="X77" s="70" t="s">
         <v>189</v>
       </c>
       <c r="Y77" s="70" t="s">
         <v>189</v>
       </c>
       <c r="Z77" s="70" t="s">
         <v>189</v>
       </c>
       <c r="AA77" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AB77" s="66" t="s">
         <v>0</v>
       </c>
       <c r="AC77" s="66" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="AD77" s="65" t="s">
         <v>3</v>
       </c>
       <c r="AE77" s="65" t="s">
         <v>3</v>
       </c>
       <c r="AF77" s="65" t="s">
         <v>3</v>
       </c>
       <c r="AG77" s="65" t="s">
         <v>3</v>
       </c>
       <c r="AH77" s="65" t="s">
         <v>3</v>
       </c>
       <c r="AI77" s="66" t="s">
         <v>213</v>
       </c>
       <c r="AJ77" s="66" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="AK77" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AL77" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AM77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AN77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AO77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AP77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AQ77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AR77" s="72" t="s">
         <v>3</v>
       </c>
@@ -18105,54 +18106,54 @@
       <c r="BA77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BB77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BC77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BD77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BE77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BF77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BG77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BH77" s="72" t="s">
         <v>3</v>
       </c>
       <c r="BI77" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ77" s="10" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="BK77" s="61"/>
       <c r="BL77" s="62"/>
       <c r="BM77" s="37"/>
       <c r="BN77" s="37"/>
       <c r="BO77" s="37"/>
       <c r="BP77" s="37"/>
       <c r="BQ77" s="37"/>
       <c r="BR77" s="37"/>
       <c r="BS77" s="37"/>
       <c r="BT77" s="37"/>
       <c r="BU77" s="37"/>
       <c r="BV77" s="37"/>
       <c r="BW77" s="37"/>
       <c r="BX77" s="37"/>
       <c r="BY77" s="37"/>
       <c r="BZ77" s="37"/>
       <c r="CA77" s="37"/>
       <c r="CB77" s="37"/>
       <c r="CC77" s="37"/>
       <c r="CD77" s="37"/>
       <c r="CE77" s="37"/>
       <c r="CF77" s="37"/>
       <c r="CG77" s="37"/>
       <c r="CH77" s="37"/>
@@ -18322,142 +18323,142 @@
       <c r="IP77" s="37"/>
       <c r="IQ77" s="37"/>
       <c r="IR77" s="37"/>
       <c r="IS77" s="37"/>
       <c r="IT77" s="37"/>
       <c r="IU77" s="37"/>
       <c r="IV77" s="37"/>
       <c r="IW77" s="37"/>
       <c r="IX77" s="37"/>
       <c r="IY77" s="37"/>
       <c r="IZ77" s="37"/>
       <c r="JA77" s="37"/>
       <c r="JB77" s="37"/>
       <c r="JC77" s="37"/>
     </row>
     <row r="78" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A78" s="36"/>
       <c r="B78" s="60"/>
       <c r="C78" s="157" t="s">
         <v>184</v>
       </c>
       <c r="D78" s="157" t="s">
         <v>76</v>
       </c>
       <c r="E78" s="157" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F78" s="157" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G78" s="105" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H78" s="105" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I78" s="105" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="J78" s="157" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="K78" s="105" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L78" s="157" t="s">
         <v>195</v>
       </c>
       <c r="M78" s="158">
         <v>45658</v>
       </c>
       <c r="N78" s="158">
         <v>46011</v>
       </c>
       <c r="O78" s="159" t="s">
         <v>215</v>
       </c>
       <c r="P78" s="158" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q78" s="105" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="R78" s="157" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="S78" s="157" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="T78" s="158" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="U78" s="158"/>
       <c r="V78" s="158" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="W78" s="158" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="X78" s="157" t="s">
         <v>189</v>
       </c>
       <c r="Y78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="Z78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AA78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AB78" s="160" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AD78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AE78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AF78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AG78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AH78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AI78" s="157" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="AJ78" s="157" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="AK78" s="157" t="s">
         <v>3</v>
       </c>
       <c r="AL78" s="161" t="s">
         <v>3</v>
       </c>
       <c r="AM78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="AN78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="AO78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="AP78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="AQ78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="AR78" s="105" t="s">
         <v>3</v>
       </c>
@@ -18488,54 +18489,54 @@
       <c r="BA78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BB78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BC78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BD78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BE78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BF78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BG78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BH78" s="105" t="s">
         <v>3</v>
       </c>
       <c r="BI78" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ78" s="10" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="BK78" s="61"/>
       <c r="BL78" s="62"/>
       <c r="BM78" s="37"/>
       <c r="BN78" s="37"/>
       <c r="BO78" s="37"/>
       <c r="BP78" s="37"/>
       <c r="BQ78" s="37"/>
       <c r="BR78" s="37"/>
       <c r="BS78" s="37"/>
       <c r="BT78" s="37"/>
       <c r="BU78" s="37"/>
       <c r="BV78" s="37"/>
       <c r="BW78" s="37"/>
       <c r="BX78" s="37"/>
       <c r="BY78" s="37"/>
       <c r="BZ78" s="37"/>
       <c r="CA78" s="37"/>
       <c r="CB78" s="37"/>
       <c r="CC78" s="37"/>
       <c r="CD78" s="37"/>
       <c r="CE78" s="37"/>
       <c r="CF78" s="37"/>
       <c r="CG78" s="37"/>
       <c r="CH78" s="37"/>
@@ -18701,126 +18702,126 @@
       <c r="IL78" s="37"/>
       <c r="IM78" s="37"/>
       <c r="IN78" s="37"/>
       <c r="IO78" s="37"/>
       <c r="IP78" s="37"/>
       <c r="IQ78" s="37"/>
       <c r="IR78" s="37"/>
       <c r="IS78" s="37"/>
       <c r="IT78" s="37"/>
       <c r="IU78" s="37"/>
       <c r="IV78" s="37"/>
       <c r="IW78" s="37"/>
       <c r="IX78" s="37"/>
       <c r="IY78" s="37"/>
       <c r="IZ78" s="37"/>
       <c r="JA78" s="37"/>
       <c r="JB78" s="37"/>
       <c r="JC78" s="37"/>
     </row>
     <row r="79" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A79" s="36"/>
       <c r="B79" s="60">
         <v>20</v>
       </c>
       <c r="C79" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D79" s="150" t="s">
         <v>77</v>
       </c>
       <c r="E79" s="150" t="s">
         <v>142</v>
       </c>
       <c r="F79" s="150" t="s">
         <v>64</v>
       </c>
       <c r="G79" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H79" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I79" s="48" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="J79" s="150" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="K79" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L79" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M79" s="151">
         <v>46082</v>
       </c>
       <c r="N79" s="151">
         <v>46376</v>
       </c>
       <c r="O79" s="152" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="P79" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q79" s="48" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="R79" s="150" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="S79" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T79" s="151" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="U79" s="151" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="V79" s="151" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="W79" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X79" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB79" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI79" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ79" s="150" t="s">
         <v>3</v>
       </c>
@@ -18875,51 +18876,51 @@
       <c r="BA79" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BB79" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC79" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BD79" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE79" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF79" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG79" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH79" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI79" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ79" s="61"/>
       <c r="BK79" s="61"/>
       <c r="BL79" s="62"/>
       <c r="BM79" s="37"/>
       <c r="BN79" s="37"/>
       <c r="BO79" s="37"/>
       <c r="BP79" s="37"/>
       <c r="BQ79" s="37"/>
       <c r="BR79" s="37"/>
       <c r="BS79" s="37"/>
       <c r="BT79" s="37"/>
       <c r="BU79" s="37"/>
       <c r="BV79" s="37"/>
       <c r="BW79" s="37"/>
       <c r="BX79" s="37"/>
       <c r="BY79" s="37"/>
       <c r="BZ79" s="37"/>
       <c r="CA79" s="37"/>
       <c r="CB79" s="37"/>
       <c r="CC79" s="37"/>
       <c r="CD79" s="37"/>
       <c r="CE79" s="37"/>
       <c r="CF79" s="37"/>
       <c r="CG79" s="37"/>
@@ -19086,126 +19087,126 @@
       <c r="IL79" s="37"/>
       <c r="IM79" s="37"/>
       <c r="IN79" s="37"/>
       <c r="IO79" s="37"/>
       <c r="IP79" s="37"/>
       <c r="IQ79" s="37"/>
       <c r="IR79" s="37"/>
       <c r="IS79" s="37"/>
       <c r="IT79" s="37"/>
       <c r="IU79" s="37"/>
       <c r="IV79" s="37"/>
       <c r="IW79" s="37"/>
       <c r="IX79" s="37"/>
       <c r="IY79" s="37"/>
       <c r="IZ79" s="37"/>
       <c r="JA79" s="37"/>
       <c r="JB79" s="37"/>
       <c r="JC79" s="37"/>
     </row>
     <row r="80" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A80" s="36"/>
       <c r="B80" s="60">
         <v>21</v>
       </c>
       <c r="C80" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D80" s="150" t="s">
         <v>77</v>
       </c>
       <c r="E80" s="150" t="s">
         <v>142</v>
       </c>
       <c r="F80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G80" s="48" t="s">
         <v>65</v>
       </c>
       <c r="H80" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I80" s="48" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="J80" s="150" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="K80" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L80" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M80" s="151">
         <v>46054</v>
       </c>
       <c r="N80" s="151">
         <v>46376</v>
       </c>
       <c r="O80" s="152" t="s">
         <v>3</v>
       </c>
       <c r="P80" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q80" s="48" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="R80" s="150" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="S80" s="150" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="T80" s="151" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="U80" s="151" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="V80" s="151" t="s">
-        <v>491</v>
+        <v>634</v>
       </c>
       <c r="W80" s="151" t="s">
-        <v>3</v>
+        <v>486</v>
       </c>
       <c r="X80" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB80" s="153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AC80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI80" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ80" s="150" t="s">
         <v>3</v>
       </c>
@@ -19260,51 +19261,51 @@
       <c r="BA80" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BB80" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC80" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BD80" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE80" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF80" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG80" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH80" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI80" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ80" s="61"/>
       <c r="BK80" s="61"/>
       <c r="BL80" s="62"/>
       <c r="BM80" s="37"/>
       <c r="BN80" s="37"/>
       <c r="BO80" s="37"/>
       <c r="BP80" s="37"/>
       <c r="BQ80" s="37"/>
       <c r="BR80" s="37"/>
       <c r="BS80" s="37"/>
       <c r="BT80" s="37"/>
       <c r="BU80" s="37"/>
       <c r="BV80" s="37"/>
       <c r="BW80" s="37"/>
       <c r="BX80" s="37"/>
       <c r="BY80" s="37"/>
       <c r="BZ80" s="37"/>
       <c r="CA80" s="37"/>
       <c r="CB80" s="37"/>
       <c r="CC80" s="37"/>
       <c r="CD80" s="37"/>
       <c r="CE80" s="37"/>
       <c r="CF80" s="37"/>
       <c r="CG80" s="37"/>
@@ -19471,126 +19472,126 @@
       <c r="IL80" s="37"/>
       <c r="IM80" s="37"/>
       <c r="IN80" s="37"/>
       <c r="IO80" s="37"/>
       <c r="IP80" s="37"/>
       <c r="IQ80" s="37"/>
       <c r="IR80" s="37"/>
       <c r="IS80" s="37"/>
       <c r="IT80" s="37"/>
       <c r="IU80" s="37"/>
       <c r="IV80" s="37"/>
       <c r="IW80" s="37"/>
       <c r="IX80" s="37"/>
       <c r="IY80" s="37"/>
       <c r="IZ80" s="37"/>
       <c r="JA80" s="37"/>
       <c r="JB80" s="37"/>
       <c r="JC80" s="37"/>
     </row>
     <row r="81" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A81" s="36"/>
       <c r="B81" s="60">
         <v>22</v>
       </c>
       <c r="C81" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D81" s="150" t="s">
         <v>77</v>
       </c>
       <c r="E81" s="150" t="s">
         <v>143</v>
       </c>
       <c r="F81" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G81" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H81" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I81" s="48" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="J81" s="150" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="K81" s="48" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L81" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M81" s="151">
         <v>46054</v>
       </c>
       <c r="N81" s="151">
         <v>46376</v>
       </c>
       <c r="O81" s="152" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="P81" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q81" s="48" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="R81" s="150" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="S81" s="150" t="s">
+        <v>271</v>
+      </c>
+      <c r="T81" s="151" t="s">
         <v>274</v>
       </c>
-      <c r="T81" s="151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U81" s="151" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="V81" s="151" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="W81" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X81" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB81" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI81" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ81" s="150" t="s">
         <v>3</v>
       </c>
@@ -19645,51 +19646,51 @@
       <c r="BA81" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB81" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC81" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BD81" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE81" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF81" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG81" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH81" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI81" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ81" s="61"/>
       <c r="BK81" s="61"/>
       <c r="BL81" s="62"/>
       <c r="BM81" s="37"/>
       <c r="BN81" s="37"/>
       <c r="BO81" s="37"/>
       <c r="BP81" s="37"/>
       <c r="BQ81" s="37"/>
       <c r="BR81" s="37"/>
       <c r="BS81" s="37"/>
       <c r="BT81" s="37"/>
       <c r="BU81" s="37"/>
       <c r="BV81" s="37"/>
       <c r="BW81" s="37"/>
       <c r="BX81" s="37"/>
       <c r="BY81" s="37"/>
       <c r="BZ81" s="37"/>
       <c r="CA81" s="37"/>
       <c r="CB81" s="37"/>
       <c r="CC81" s="37"/>
       <c r="CD81" s="37"/>
       <c r="CE81" s="37"/>
       <c r="CF81" s="37"/>
       <c r="CG81" s="37"/>
@@ -19850,132 +19851,132 @@
       <c r="IF81" s="37"/>
       <c r="IG81" s="37"/>
       <c r="IH81" s="37"/>
       <c r="II81" s="37"/>
       <c r="IJ81" s="37"/>
       <c r="IK81" s="37"/>
       <c r="IL81" s="37"/>
       <c r="IM81" s="37"/>
       <c r="IN81" s="37"/>
       <c r="IO81" s="37"/>
       <c r="IP81" s="37"/>
       <c r="IQ81" s="37"/>
       <c r="IR81" s="37"/>
       <c r="IS81" s="37"/>
       <c r="IT81" s="37"/>
       <c r="IU81" s="37"/>
       <c r="IV81" s="37"/>
       <c r="IW81" s="37"/>
       <c r="IX81" s="37"/>
       <c r="IY81" s="37"/>
       <c r="IZ81" s="37"/>
       <c r="JA81" s="37"/>
       <c r="JB81" s="37"/>
       <c r="JC81" s="37"/>
     </row>
-    <row r="82" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="82" spans="1:263" s="37" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A82" s="36"/>
       <c r="B82" s="60">
         <v>23</v>
       </c>
       <c r="C82" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D82" s="150" t="s">
         <v>77</v>
       </c>
       <c r="E82" s="150" t="s">
         <v>143</v>
       </c>
       <c r="F82" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G82" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H82" s="48" t="s">
         <v>3</v>
       </c>
       <c r="I82" s="48" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="J82" s="150" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="K82" s="48" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L82" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M82" s="151">
         <v>46054</v>
       </c>
       <c r="N82" s="151">
         <v>46376</v>
       </c>
       <c r="O82" s="152" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="P82" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q82" s="48" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="R82" s="150" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="S82" s="150" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="T82" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="U82" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="V82" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="W82" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X82" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB82" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI82" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ82" s="150" t="s">
         <v>3</v>
       </c>
@@ -20030,352 +20031,153 @@
       <c r="BA82" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB82" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC82" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BD82" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE82" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF82" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BG82" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH82" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI82" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ82" s="61"/>
       <c r="BK82" s="61"/>
       <c r="BL82" s="62"/>
-      <c r="BM82" s="37"/>
-[...197 lines deleted...]
-      <c r="JC82" s="37"/>
     </row>
     <row r="83" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A83" s="36"/>
       <c r="B83" s="60">
         <v>24</v>
       </c>
       <c r="C83" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D83" s="150" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E83" s="150" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F83" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G83" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H83" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I83" s="48" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="J83" s="150" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="K83" s="48" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L83" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M83" s="151">
         <v>46082</v>
       </c>
       <c r="N83" s="151">
         <v>46376</v>
       </c>
       <c r="O83" s="152" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="P83" s="151" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q83" s="48" t="s">
+        <v>400</v>
+      </c>
+      <c r="R83" s="150" t="s">
+        <v>372</v>
+      </c>
+      <c r="S83" s="150" t="s">
+        <v>271</v>
+      </c>
+      <c r="T83" s="151" t="s">
+        <v>440</v>
+      </c>
+      <c r="U83" s="151" t="s">
+        <v>504</v>
+      </c>
+      <c r="V83" s="151" t="s">
         <v>487</v>
       </c>
-      <c r="Q83" s="48" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="W83" s="151" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="X83" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB83" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC83" s="150" t="s">
         <v>211</v>
       </c>
       <c r="AD83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE83" s="150" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="AF83" s="150" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="AG83" s="150" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="AH83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AK83" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL83" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM83" s="48" t="s">
         <v>194</v>
       </c>
       <c r="AN83" s="48" t="s">
         <v>194</v>
       </c>
       <c r="AO83" s="48" t="s">
         <v>3</v>
       </c>
@@ -20415,51 +20217,51 @@
       <c r="BA83" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB83" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC83" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD83" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE83" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF83" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BG83" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH83" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI83" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ83" s="61"/>
       <c r="BK83" s="61"/>
       <c r="BL83" s="62"/>
       <c r="BM83" s="37"/>
       <c r="BN83" s="37"/>
       <c r="BO83" s="37"/>
       <c r="BP83" s="37"/>
       <c r="BQ83" s="37"/>
       <c r="BR83" s="37"/>
       <c r="BS83" s="37"/>
       <c r="BT83" s="37"/>
       <c r="BU83" s="37"/>
       <c r="BV83" s="37"/>
       <c r="BW83" s="37"/>
       <c r="BX83" s="37"/>
       <c r="BY83" s="37"/>
       <c r="BZ83" s="37"/>
       <c r="CA83" s="37"/>
       <c r="CB83" s="37"/>
       <c r="CC83" s="37"/>
       <c r="CD83" s="37"/>
       <c r="CE83" s="37"/>
       <c r="CF83" s="37"/>
       <c r="CG83" s="37"/>
@@ -20626,141 +20428,141 @@
       <c r="IL83" s="37"/>
       <c r="IM83" s="37"/>
       <c r="IN83" s="37"/>
       <c r="IO83" s="37"/>
       <c r="IP83" s="37"/>
       <c r="IQ83" s="37"/>
       <c r="IR83" s="37"/>
       <c r="IS83" s="37"/>
       <c r="IT83" s="37"/>
       <c r="IU83" s="37"/>
       <c r="IV83" s="37"/>
       <c r="IW83" s="37"/>
       <c r="IX83" s="37"/>
       <c r="IY83" s="37"/>
       <c r="IZ83" s="37"/>
       <c r="JA83" s="37"/>
       <c r="JB83" s="37"/>
       <c r="JC83" s="37"/>
     </row>
     <row r="84" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A84" s="36"/>
       <c r="B84" s="60">
         <v>25</v>
       </c>
       <c r="C84" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D84" s="150" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E84" s="150" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G84" s="48" t="s">
         <v>65</v>
       </c>
       <c r="H84" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I84" s="48" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="J84" s="150" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="K84" s="48" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L84" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M84" s="151">
         <v>46113</v>
       </c>
       <c r="N84" s="151">
         <v>46376</v>
       </c>
       <c r="O84" s="152" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="P84" s="151" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q84" s="48" t="s">
+        <v>401</v>
+      </c>
+      <c r="R84" s="150" t="s">
+        <v>372</v>
+      </c>
+      <c r="S84" s="150" t="s">
+        <v>271</v>
+      </c>
+      <c r="T84" s="151" t="s">
+        <v>440</v>
+      </c>
+      <c r="U84" s="151" t="s">
+        <v>504</v>
+      </c>
+      <c r="V84" s="151" t="s">
         <v>487</v>
       </c>
-      <c r="Q84" s="48" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="W84" s="151" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="X84" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y84" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB84" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC84" s="150" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="AD84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE84" s="150" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="AF84" s="150" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="AG84" s="150" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="AH84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AK84" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL84" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO84" s="48" t="s">
         <v>3</v>
       </c>
@@ -20800,51 +20602,51 @@
       <c r="BA84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF84" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BG84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH84" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI84" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ84" s="61"/>
       <c r="BK84" s="61"/>
       <c r="BL84" s="62"/>
       <c r="BM84" s="37"/>
       <c r="BN84" s="37"/>
       <c r="BO84" s="37"/>
       <c r="BP84" s="37"/>
       <c r="BQ84" s="37"/>
       <c r="BR84" s="37"/>
       <c r="BS84" s="37"/>
       <c r="BT84" s="37"/>
       <c r="BU84" s="37"/>
       <c r="BV84" s="37"/>
       <c r="BW84" s="37"/>
       <c r="BX84" s="37"/>
       <c r="BY84" s="37"/>
       <c r="BZ84" s="37"/>
       <c r="CA84" s="37"/>
       <c r="CB84" s="37"/>
       <c r="CC84" s="37"/>
       <c r="CD84" s="37"/>
       <c r="CE84" s="37"/>
       <c r="CF84" s="37"/>
       <c r="CG84" s="37"/>
@@ -21011,141 +20813,141 @@
       <c r="IL84" s="37"/>
       <c r="IM84" s="37"/>
       <c r="IN84" s="37"/>
       <c r="IO84" s="37"/>
       <c r="IP84" s="37"/>
       <c r="IQ84" s="37"/>
       <c r="IR84" s="37"/>
       <c r="IS84" s="37"/>
       <c r="IT84" s="37"/>
       <c r="IU84" s="37"/>
       <c r="IV84" s="37"/>
       <c r="IW84" s="37"/>
       <c r="IX84" s="37"/>
       <c r="IY84" s="37"/>
       <c r="IZ84" s="37"/>
       <c r="JA84" s="37"/>
       <c r="JB84" s="37"/>
       <c r="JC84" s="37"/>
     </row>
     <row r="85" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A85" s="36"/>
       <c r="B85" s="60">
         <v>26</v>
       </c>
       <c r="C85" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D85" s="150" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E85" s="150" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G85" s="48" t="s">
         <v>65</v>
       </c>
       <c r="H85" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I85" s="48" t="s">
-        <v>406</v>
+        <v>632</v>
       </c>
       <c r="J85" s="150" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="K85" s="48" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L85" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M85" s="151">
         <v>46113</v>
       </c>
       <c r="N85" s="151">
         <v>46376</v>
       </c>
       <c r="O85" s="152" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="P85" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q85" s="48" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R85" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="S85" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T85" s="53" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="U85" s="53" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="V85" s="53" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="W85" s="53" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="X85" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB85" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC85" s="150" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="AD85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE85" s="150" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="AF85" s="150" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="AG85" s="150" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="AH85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AK85" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL85" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO85" s="48" t="s">
         <v>3</v>
       </c>
@@ -21185,51 +20987,51 @@
       <c r="BA85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF85" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BG85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH85" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI85" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ85" s="61"/>
       <c r="BK85" s="61"/>
       <c r="BL85" s="62"/>
       <c r="BM85" s="37"/>
       <c r="BN85" s="37"/>
       <c r="BO85" s="37"/>
       <c r="BP85" s="37"/>
       <c r="BQ85" s="37"/>
       <c r="BR85" s="37"/>
       <c r="BS85" s="37"/>
       <c r="BT85" s="37"/>
       <c r="BU85" s="37"/>
       <c r="BV85" s="37"/>
       <c r="BW85" s="37"/>
       <c r="BX85" s="37"/>
       <c r="BY85" s="37"/>
       <c r="BZ85" s="37"/>
       <c r="CA85" s="37"/>
       <c r="CB85" s="37"/>
       <c r="CC85" s="37"/>
       <c r="CD85" s="37"/>
       <c r="CE85" s="37"/>
       <c r="CF85" s="37"/>
       <c r="CG85" s="37"/>
@@ -21396,141 +21198,141 @@
       <c r="IL85" s="37"/>
       <c r="IM85" s="37"/>
       <c r="IN85" s="37"/>
       <c r="IO85" s="37"/>
       <c r="IP85" s="37"/>
       <c r="IQ85" s="37"/>
       <c r="IR85" s="37"/>
       <c r="IS85" s="37"/>
       <c r="IT85" s="37"/>
       <c r="IU85" s="37"/>
       <c r="IV85" s="37"/>
       <c r="IW85" s="37"/>
       <c r="IX85" s="37"/>
       <c r="IY85" s="37"/>
       <c r="IZ85" s="37"/>
       <c r="JA85" s="37"/>
       <c r="JB85" s="37"/>
       <c r="JC85" s="37"/>
     </row>
     <row r="86" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A86" s="36"/>
       <c r="B86" s="60">
         <v>27</v>
       </c>
       <c r="C86" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D86" s="150" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E86" s="150" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G86" s="48" t="s">
         <v>65</v>
       </c>
       <c r="H86" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I86" s="48" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="J86" s="150" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="K86" s="48" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L86" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M86" s="151">
         <v>46113</v>
       </c>
       <c r="N86" s="151">
         <v>46376</v>
       </c>
       <c r="O86" s="152" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="P86" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q86" s="48" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R86" s="150" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="S86" s="150" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="T86" s="151" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="U86" s="151" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="V86" s="151" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="W86" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X86" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB86" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC86" s="150" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="AD86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE86" s="150" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="AF86" s="150" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="AG86" s="150" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="AH86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AK86" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL86" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO86" s="48" t="s">
         <v>3</v>
       </c>
@@ -21570,51 +21372,51 @@
       <c r="BA86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE86" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BF86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH86" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI86" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ86" s="61"/>
       <c r="BK86" s="61"/>
       <c r="BL86" s="62"/>
       <c r="BM86" s="37"/>
       <c r="BN86" s="37"/>
       <c r="BO86" s="37"/>
       <c r="BP86" s="37"/>
       <c r="BQ86" s="37"/>
       <c r="BR86" s="37"/>
       <c r="BS86" s="37"/>
       <c r="BT86" s="37"/>
       <c r="BU86" s="37"/>
       <c r="BV86" s="37"/>
       <c r="BW86" s="37"/>
       <c r="BX86" s="37"/>
       <c r="BY86" s="37"/>
       <c r="BZ86" s="37"/>
       <c r="CA86" s="37"/>
       <c r="CB86" s="37"/>
       <c r="CC86" s="37"/>
       <c r="CD86" s="37"/>
       <c r="CE86" s="37"/>
       <c r="CF86" s="37"/>
       <c r="CG86" s="37"/>
@@ -21779,133 +21581,133 @@
       <c r="IJ86" s="37"/>
       <c r="IK86" s="37"/>
       <c r="IL86" s="37"/>
       <c r="IM86" s="37"/>
       <c r="IN86" s="37"/>
       <c r="IO86" s="37"/>
       <c r="IP86" s="37"/>
       <c r="IQ86" s="37"/>
       <c r="IR86" s="37"/>
       <c r="IS86" s="37"/>
       <c r="IT86" s="37"/>
       <c r="IU86" s="37"/>
       <c r="IV86" s="37"/>
       <c r="IW86" s="37"/>
       <c r="IX86" s="37"/>
       <c r="IY86" s="37"/>
       <c r="IZ86" s="37"/>
       <c r="JA86" s="37"/>
       <c r="JB86" s="37"/>
       <c r="JC86" s="37"/>
     </row>
     <row r="87" spans="1:263" s="38" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A87" s="36"/>
       <c r="B87" s="60"/>
       <c r="C87" s="72" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D87" s="72" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E87" s="72" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="G87" s="72" t="s">
         <v>65</v>
       </c>
       <c r="H87" s="72"/>
       <c r="I87" s="72" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="J87" s="72" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="K87" s="72" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L87" s="72" t="s">
         <v>195</v>
       </c>
       <c r="M87" s="82">
         <v>45748</v>
       </c>
       <c r="N87" s="82">
         <v>46011</v>
       </c>
       <c r="O87" s="72" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="P87" s="72" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q87" s="72" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R87" s="72" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="S87" s="72" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="T87" s="72" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="U87" s="72"/>
       <c r="V87" s="72"/>
       <c r="W87" s="72"/>
       <c r="X87" s="72" t="s">
         <v>189</v>
       </c>
       <c r="Y87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="Z87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AA87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AB87" s="72" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="AC87" s="72" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="AD87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AE87" s="155" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="AF87" s="155" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="AG87" s="156" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="AH87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AI87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AJ87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AK87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AL87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AM87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AN87" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AO87" s="72" t="s">
         <v>3</v>
       </c>
@@ -21945,51 +21747,51 @@
       <c r="BA87" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BB87" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BC87" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BD87" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BE87" s="66" t="s">
         <v>189</v>
       </c>
       <c r="BF87" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BG87" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BH87" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BI87" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ87" s="61"/>
       <c r="BK87" s="61"/>
       <c r="BL87" s="62"/>
       <c r="BM87" s="37"/>
       <c r="BN87" s="37"/>
       <c r="BO87" s="37"/>
       <c r="BP87" s="37"/>
       <c r="BQ87" s="37"/>
       <c r="BR87" s="37"/>
       <c r="BS87" s="37"/>
       <c r="BT87" s="37"/>
       <c r="BU87" s="37"/>
       <c r="BV87" s="37"/>
       <c r="BW87" s="37"/>
       <c r="BX87" s="37"/>
       <c r="BY87" s="37"/>
       <c r="BZ87" s="37"/>
       <c r="CA87" s="37"/>
       <c r="CB87" s="37"/>
       <c r="CC87" s="37"/>
       <c r="CD87" s="37"/>
       <c r="CE87" s="37"/>
       <c r="CF87" s="37"/>
       <c r="CG87" s="37"/>
@@ -22156,126 +21958,126 @@
       <c r="IL87" s="39"/>
       <c r="IM87" s="39"/>
       <c r="IN87" s="39"/>
       <c r="IO87" s="39"/>
       <c r="IP87" s="39"/>
       <c r="IQ87" s="39"/>
       <c r="IR87" s="39"/>
       <c r="IS87" s="39"/>
       <c r="IT87" s="39"/>
       <c r="IU87" s="39"/>
       <c r="IV87" s="39"/>
       <c r="IW87" s="39"/>
       <c r="IX87" s="39"/>
       <c r="IY87" s="39"/>
       <c r="IZ87" s="39"/>
       <c r="JA87" s="39"/>
       <c r="JB87" s="39"/>
       <c r="JC87" s="39"/>
     </row>
     <row r="88" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A88" s="36"/>
       <c r="B88" s="60">
         <v>28</v>
       </c>
       <c r="C88" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D88" s="150" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E88" s="150" t="s">
         <v>175</v>
       </c>
       <c r="F88" s="150" t="s">
         <v>64</v>
       </c>
       <c r="G88" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H88" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I88" s="48" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="J88" s="150" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="K88" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L88" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M88" s="151">
         <v>46082</v>
       </c>
       <c r="N88" s="151">
         <v>46376</v>
       </c>
       <c r="O88" s="152" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="P88" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q88" s="48" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="R88" s="150" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="S88" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T88" s="151" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="U88" s="151" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="V88" s="151" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="W88" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X88" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB88" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI88" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ88" s="150" t="s">
         <v>3</v>
       </c>
@@ -22330,51 +22132,51 @@
       <c r="BA88" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB88" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC88" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD88" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BE88" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF88" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG88" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH88" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI88" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ88" s="61"/>
       <c r="BK88" s="61"/>
       <c r="BL88" s="62"/>
       <c r="BM88" s="37"/>
       <c r="BN88" s="37"/>
       <c r="BO88" s="37"/>
       <c r="BP88" s="37"/>
       <c r="BQ88" s="37"/>
       <c r="BR88" s="37"/>
       <c r="BS88" s="37"/>
       <c r="BT88" s="37"/>
       <c r="BU88" s="37"/>
       <c r="BV88" s="37"/>
       <c r="BW88" s="37"/>
       <c r="BX88" s="37"/>
       <c r="BY88" s="37"/>
       <c r="BZ88" s="37"/>
       <c r="CA88" s="37"/>
       <c r="CB88" s="37"/>
       <c r="CC88" s="37"/>
       <c r="CD88" s="37"/>
       <c r="CE88" s="37"/>
       <c r="CF88" s="37"/>
       <c r="CG88" s="37"/>
@@ -22541,150 +22343,150 @@
       <c r="IL88" s="37"/>
       <c r="IM88" s="37"/>
       <c r="IN88" s="37"/>
       <c r="IO88" s="37"/>
       <c r="IP88" s="37"/>
       <c r="IQ88" s="37"/>
       <c r="IR88" s="37"/>
       <c r="IS88" s="37"/>
       <c r="IT88" s="37"/>
       <c r="IU88" s="37"/>
       <c r="IV88" s="37"/>
       <c r="IW88" s="37"/>
       <c r="IX88" s="37"/>
       <c r="IY88" s="37"/>
       <c r="IZ88" s="37"/>
       <c r="JA88" s="37"/>
       <c r="JB88" s="37"/>
       <c r="JC88" s="37"/>
     </row>
     <row r="89" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A89" s="36"/>
       <c r="B89" s="60">
         <v>29</v>
       </c>
       <c r="C89" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D89" s="150" t="s">
         <v>78</v>
       </c>
       <c r="E89" s="150" t="s">
         <v>145</v>
       </c>
       <c r="F89" s="150" t="s">
         <v>64</v>
       </c>
       <c r="G89" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H89" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I89" s="48" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="J89" s="150" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="K89" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L89" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M89" s="151">
         <v>46054</v>
       </c>
       <c r="N89" s="151">
         <v>46376</v>
       </c>
       <c r="O89" s="152" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="P89" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q89" s="48" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="R89" s="150" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="S89" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T89" s="151" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="U89" s="151" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="V89" s="151" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="W89" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X89" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y89" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z89" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA89" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB89" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC89" s="150" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="AD89" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE89" s="150" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="AF89" s="150" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="AG89" s="150">
         <v>24356925</v>
       </c>
       <c r="AH89" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI89" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ89" s="150" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="AK89" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AL89" s="154" t="s">
         <v>3</v>
       </c>
       <c r="AM89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AN89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AO89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AP89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AQ89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="AR89" s="48" t="s">
         <v>3</v>
       </c>
@@ -22715,51 +22517,51 @@
       <c r="BA89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH89" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI89" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ89" s="61"/>
       <c r="BK89" s="61"/>
       <c r="BL89" s="62"/>
       <c r="BM89" s="37"/>
       <c r="BN89" s="37"/>
       <c r="BO89" s="37"/>
       <c r="BP89" s="37"/>
       <c r="BQ89" s="37"/>
       <c r="BR89" s="37"/>
       <c r="BS89" s="37"/>
       <c r="BT89" s="37"/>
       <c r="BU89" s="37"/>
       <c r="BV89" s="37"/>
       <c r="BW89" s="37"/>
       <c r="BX89" s="37"/>
       <c r="BY89" s="37"/>
       <c r="BZ89" s="37"/>
       <c r="CA89" s="37"/>
       <c r="CB89" s="37"/>
       <c r="CC89" s="37"/>
       <c r="CD89" s="37"/>
       <c r="CE89" s="37"/>
       <c r="CF89" s="37"/>
       <c r="CG89" s="37"/>
@@ -22924,136 +22726,136 @@
       <c r="IJ89" s="37"/>
       <c r="IK89" s="37"/>
       <c r="IL89" s="37"/>
       <c r="IM89" s="37"/>
       <c r="IN89" s="37"/>
       <c r="IO89" s="37"/>
       <c r="IP89" s="37"/>
       <c r="IQ89" s="37"/>
       <c r="IR89" s="37"/>
       <c r="IS89" s="37"/>
       <c r="IT89" s="37"/>
       <c r="IU89" s="37"/>
       <c r="IV89" s="37"/>
       <c r="IW89" s="37"/>
       <c r="IX89" s="37"/>
       <c r="IY89" s="37"/>
       <c r="IZ89" s="37"/>
       <c r="JA89" s="37"/>
       <c r="JB89" s="37"/>
       <c r="JC89" s="37"/>
     </row>
     <row r="90" spans="1:263" s="38" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A90" s="36"/>
       <c r="B90" s="60"/>
       <c r="C90" s="72" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D90" s="72" t="s">
         <v>78</v>
       </c>
       <c r="E90" s="72" t="s">
         <v>176</v>
       </c>
       <c r="F90" s="81" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G90" s="66" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H90" s="66"/>
       <c r="I90" s="66" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="J90" s="72" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="K90" s="66"/>
       <c r="L90" s="72" t="s">
         <v>185</v>
       </c>
       <c r="M90" s="82">
         <v>45689</v>
       </c>
       <c r="N90" s="83">
         <v>46011</v>
       </c>
       <c r="O90" s="66" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="P90" s="83"/>
       <c r="Q90" s="66"/>
       <c r="R90" s="72" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="S90" s="72" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T90" s="72" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="U90" s="72"/>
       <c r="V90" s="72"/>
       <c r="W90" s="72"/>
       <c r="X90" s="81" t="s">
         <v>189</v>
       </c>
       <c r="Y90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="Z90" s="81" t="s">
         <v>189</v>
       </c>
       <c r="AA90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AB90" s="66" t="s">
         <v>0</v>
       </c>
       <c r="AC90" s="72" t="s">
         <v>211</v>
       </c>
       <c r="AD90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AE90" s="72" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="AF90" s="72" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="AG90" s="84">
         <v>24356925</v>
       </c>
       <c r="AH90" s="85">
         <v>0</v>
       </c>
       <c r="AI90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AJ90" s="72" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="AK90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AL90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AM90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AN90" s="72" t="s">
         <v>3</v>
       </c>
       <c r="AO90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AP90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AQ90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AR90" s="66" t="s">
         <v>3</v>
       </c>
@@ -23084,54 +22886,54 @@
       <c r="BA90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BB90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BC90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BD90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BE90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BF90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BG90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BH90" s="66" t="s">
         <v>3</v>
       </c>
       <c r="BI90" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ90" s="10" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="BK90" s="61"/>
       <c r="BL90" s="62"/>
       <c r="BM90" s="37"/>
       <c r="BN90" s="37"/>
       <c r="BO90" s="37"/>
       <c r="BP90" s="37"/>
       <c r="BQ90" s="37"/>
       <c r="BR90" s="37"/>
       <c r="BS90" s="37"/>
       <c r="BT90" s="37"/>
       <c r="BU90" s="37"/>
       <c r="BV90" s="37"/>
       <c r="BW90" s="37"/>
       <c r="BX90" s="37"/>
       <c r="BY90" s="37"/>
       <c r="BZ90" s="37"/>
       <c r="CA90" s="37"/>
       <c r="CB90" s="37"/>
       <c r="CC90" s="37"/>
       <c r="CD90" s="37"/>
       <c r="CE90" s="37"/>
       <c r="CF90" s="37"/>
       <c r="CG90" s="37"/>
       <c r="CH90" s="37"/>
@@ -23297,126 +23099,126 @@
       <c r="IL90" s="39"/>
       <c r="IM90" s="39"/>
       <c r="IN90" s="39"/>
       <c r="IO90" s="39"/>
       <c r="IP90" s="39"/>
       <c r="IQ90" s="39"/>
       <c r="IR90" s="39"/>
       <c r="IS90" s="39"/>
       <c r="IT90" s="39"/>
       <c r="IU90" s="39"/>
       <c r="IV90" s="39"/>
       <c r="IW90" s="39"/>
       <c r="IX90" s="39"/>
       <c r="IY90" s="39"/>
       <c r="IZ90" s="39"/>
       <c r="JA90" s="39"/>
       <c r="JB90" s="39"/>
       <c r="JC90" s="39"/>
     </row>
     <row r="91" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A91" s="36"/>
       <c r="B91" s="60">
         <v>30</v>
       </c>
       <c r="C91" s="150" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D91" s="150" t="s">
         <v>79</v>
       </c>
       <c r="E91" s="150" t="s">
         <v>173</v>
       </c>
       <c r="F91" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G91" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H91" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I91" s="48" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="J91" s="150" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="K91" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L91" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M91" s="151">
         <v>46054</v>
       </c>
       <c r="N91" s="151">
         <v>46376</v>
       </c>
       <c r="O91" s="152" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="P91" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q91" s="48" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="R91" s="150" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="S91" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T91" s="151" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="U91" s="151" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="V91" s="151" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="W91" s="151" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="X91" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB91" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC91" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI91" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ91" s="150" t="s">
         <v>192</v>
       </c>
@@ -23471,51 +23273,51 @@
       <c r="BA91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH91" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI91" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ91" s="61"/>
       <c r="BK91" s="61"/>
       <c r="BL91" s="62"/>
       <c r="BM91" s="37"/>
       <c r="BN91" s="37"/>
       <c r="BO91" s="37"/>
       <c r="BP91" s="37"/>
       <c r="BQ91" s="37"/>
       <c r="BR91" s="37"/>
       <c r="BS91" s="37"/>
       <c r="BT91" s="37"/>
       <c r="BU91" s="37"/>
       <c r="BV91" s="37"/>
       <c r="BW91" s="37"/>
       <c r="BX91" s="37"/>
       <c r="BY91" s="37"/>
       <c r="BZ91" s="37"/>
       <c r="CA91" s="37"/>
       <c r="CB91" s="37"/>
       <c r="CC91" s="37"/>
       <c r="CD91" s="37"/>
       <c r="CE91" s="37"/>
       <c r="CF91" s="37"/>
       <c r="CG91" s="37"/>
@@ -23682,126 +23484,126 @@
       <c r="IL91" s="37"/>
       <c r="IM91" s="37"/>
       <c r="IN91" s="37"/>
       <c r="IO91" s="37"/>
       <c r="IP91" s="37"/>
       <c r="IQ91" s="37"/>
       <c r="IR91" s="37"/>
       <c r="IS91" s="37"/>
       <c r="IT91" s="37"/>
       <c r="IU91" s="37"/>
       <c r="IV91" s="37"/>
       <c r="IW91" s="37"/>
       <c r="IX91" s="37"/>
       <c r="IY91" s="37"/>
       <c r="IZ91" s="37"/>
       <c r="JA91" s="37"/>
       <c r="JB91" s="37"/>
       <c r="JC91" s="37"/>
     </row>
     <row r="92" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A92" s="36"/>
       <c r="B92" s="60">
         <v>31</v>
       </c>
       <c r="C92" s="150" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D92" s="150" t="s">
         <v>81</v>
       </c>
       <c r="E92" s="150" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="F92" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G92" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H92" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I92" s="48" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="J92" s="150" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="K92" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L92" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M92" s="151">
         <v>46068</v>
       </c>
       <c r="N92" s="151">
         <v>46356</v>
       </c>
       <c r="O92" s="152" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="P92" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q92" s="48" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="R92" s="150" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="S92" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T92" s="151" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="U92" s="151" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="V92" s="151" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="W92" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X92" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z92" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB92" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI92" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ92" s="150" t="s">
         <v>3</v>
       </c>
@@ -23856,51 +23658,51 @@
       <c r="BA92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH92" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI92" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ92" s="61"/>
       <c r="BK92" s="61"/>
       <c r="BL92" s="62"/>
       <c r="BM92" s="37"/>
       <c r="BN92" s="37"/>
       <c r="BO92" s="37"/>
       <c r="BP92" s="37"/>
       <c r="BQ92" s="37"/>
       <c r="BR92" s="37"/>
       <c r="BS92" s="37"/>
       <c r="BT92" s="37"/>
       <c r="BU92" s="37"/>
       <c r="BV92" s="37"/>
       <c r="BW92" s="37"/>
       <c r="BX92" s="37"/>
       <c r="BY92" s="37"/>
       <c r="BZ92" s="37"/>
       <c r="CA92" s="37"/>
       <c r="CB92" s="37"/>
       <c r="CC92" s="37"/>
       <c r="CD92" s="37"/>
       <c r="CE92" s="37"/>
       <c r="CF92" s="37"/>
       <c r="CG92" s="37"/>
@@ -24067,126 +23869,126 @@
       <c r="IL92" s="37"/>
       <c r="IM92" s="37"/>
       <c r="IN92" s="37"/>
       <c r="IO92" s="37"/>
       <c r="IP92" s="37"/>
       <c r="IQ92" s="37"/>
       <c r="IR92" s="37"/>
       <c r="IS92" s="37"/>
       <c r="IT92" s="37"/>
       <c r="IU92" s="37"/>
       <c r="IV92" s="37"/>
       <c r="IW92" s="37"/>
       <c r="IX92" s="37"/>
       <c r="IY92" s="37"/>
       <c r="IZ92" s="37"/>
       <c r="JA92" s="37"/>
       <c r="JB92" s="37"/>
       <c r="JC92" s="37"/>
     </row>
     <row r="93" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A93" s="36"/>
       <c r="B93" s="60">
         <v>32</v>
       </c>
       <c r="C93" s="150" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D93" s="150" t="s">
         <v>81</v>
       </c>
       <c r="E93" s="150" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="F93" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G93" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H93" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I93" s="48" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="J93" s="150" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="K93" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L93" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M93" s="151">
         <v>46082</v>
       </c>
       <c r="N93" s="151">
         <v>46376</v>
       </c>
       <c r="O93" s="152" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="P93" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q93" s="48" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="R93" s="150" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="S93" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T93" s="151" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="U93" s="151" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="V93" s="151" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="W93" s="151" t="s">
         <v>3</v>
       </c>
       <c r="X93" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB93" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI93" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ93" s="150" t="s">
         <v>3</v>
       </c>
@@ -24241,51 +24043,51 @@
       <c r="BA93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH93" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI93" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ93" s="61"/>
       <c r="BK93" s="61"/>
       <c r="BL93" s="62"/>
       <c r="BM93" s="37"/>
       <c r="BN93" s="37"/>
       <c r="BO93" s="37"/>
       <c r="BP93" s="37"/>
       <c r="BQ93" s="37"/>
       <c r="BR93" s="37"/>
       <c r="BS93" s="37"/>
       <c r="BT93" s="37"/>
       <c r="BU93" s="37"/>
       <c r="BV93" s="37"/>
       <c r="BW93" s="37"/>
       <c r="BX93" s="37"/>
       <c r="BY93" s="37"/>
       <c r="BZ93" s="37"/>
       <c r="CA93" s="37"/>
       <c r="CB93" s="37"/>
       <c r="CC93" s="37"/>
       <c r="CD93" s="37"/>
       <c r="CE93" s="37"/>
       <c r="CF93" s="37"/>
       <c r="CG93" s="37"/>
@@ -24452,126 +24254,126 @@
       <c r="IL93" s="37"/>
       <c r="IM93" s="37"/>
       <c r="IN93" s="37"/>
       <c r="IO93" s="37"/>
       <c r="IP93" s="37"/>
       <c r="IQ93" s="37"/>
       <c r="IR93" s="37"/>
       <c r="IS93" s="37"/>
       <c r="IT93" s="37"/>
       <c r="IU93" s="37"/>
       <c r="IV93" s="37"/>
       <c r="IW93" s="37"/>
       <c r="IX93" s="37"/>
       <c r="IY93" s="37"/>
       <c r="IZ93" s="37"/>
       <c r="JA93" s="37"/>
       <c r="JB93" s="37"/>
       <c r="JC93" s="37"/>
     </row>
     <row r="94" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A94" s="36"/>
       <c r="B94" s="60">
         <v>33</v>
       </c>
       <c r="C94" s="48" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D94" s="48" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E94" s="150" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F94" s="150" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="G94" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H94" s="48" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I94" s="48" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="J94" s="150" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="K94" s="48" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="L94" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M94" s="151">
         <v>46054</v>
       </c>
       <c r="N94" s="151">
         <v>46376</v>
       </c>
       <c r="O94" s="152" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="P94" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q94" s="48" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="R94" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="S94" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T94" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="U94" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="V94" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="W94" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="X94" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB94" s="153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="AC94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI94" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ94" s="150" t="s">
         <v>3</v>
       </c>
@@ -24626,54 +24428,54 @@
       <c r="BA94" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB94" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC94" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD94" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE94" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF94" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG94" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BH94" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI94" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="BJ94" s="10" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="BK94" s="61"/>
       <c r="BL94" s="62"/>
       <c r="BM94" s="37"/>
       <c r="BN94" s="37"/>
       <c r="BO94" s="37"/>
       <c r="BP94" s="37"/>
       <c r="BQ94" s="37"/>
       <c r="BR94" s="37"/>
       <c r="BS94" s="37"/>
       <c r="BT94" s="37"/>
       <c r="BU94" s="37"/>
       <c r="BV94" s="37"/>
       <c r="BW94" s="37"/>
       <c r="BX94" s="37"/>
       <c r="BY94" s="37"/>
       <c r="BZ94" s="37"/>
       <c r="CA94" s="37"/>
       <c r="CB94" s="37"/>
       <c r="CC94" s="37"/>
       <c r="CD94" s="37"/>
       <c r="CE94" s="37"/>
       <c r="CF94" s="37"/>
       <c r="CG94" s="37"/>
       <c r="CH94" s="37"/>
@@ -24839,126 +24641,126 @@
       <c r="IL94" s="37"/>
       <c r="IM94" s="37"/>
       <c r="IN94" s="37"/>
       <c r="IO94" s="37"/>
       <c r="IP94" s="37"/>
       <c r="IQ94" s="37"/>
       <c r="IR94" s="37"/>
       <c r="IS94" s="37"/>
       <c r="IT94" s="37"/>
       <c r="IU94" s="37"/>
       <c r="IV94" s="37"/>
       <c r="IW94" s="37"/>
       <c r="IX94" s="37"/>
       <c r="IY94" s="37"/>
       <c r="IZ94" s="37"/>
       <c r="JA94" s="37"/>
       <c r="JB94" s="37"/>
       <c r="JC94" s="37"/>
     </row>
     <row r="95" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A95" s="36"/>
       <c r="B95" s="60">
         <v>34</v>
       </c>
       <c r="C95" s="150" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D95" s="150" t="s">
         <v>81</v>
       </c>
       <c r="E95" s="150" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="F95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H95" s="48" t="s">
         <v>65</v>
       </c>
       <c r="I95" s="48" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="J95" s="150" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="K95" s="48" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="L95" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M95" s="151">
         <v>46054</v>
       </c>
       <c r="N95" s="151">
         <v>46376</v>
       </c>
       <c r="O95" s="152" t="s">
         <v>3</v>
       </c>
       <c r="P95" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q95" s="48" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="R95" s="150" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="S95" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="T95" s="151" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="U95" s="151" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="V95" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="W95" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="X95" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB95" s="153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AC95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI95" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ95" s="150" t="s">
         <v>3</v>
       </c>
@@ -25013,51 +24815,51 @@
       <c r="BA95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG95" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BH95" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI95" s="10" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="BJ95" s="61"/>
       <c r="BK95" s="61"/>
       <c r="BL95" s="62"/>
       <c r="BM95" s="37"/>
       <c r="BN95" s="37"/>
       <c r="BO95" s="37"/>
       <c r="BP95" s="37"/>
       <c r="BQ95" s="37"/>
       <c r="BR95" s="37"/>
       <c r="BS95" s="37"/>
       <c r="BT95" s="37"/>
       <c r="BU95" s="37"/>
       <c r="BV95" s="37"/>
       <c r="BW95" s="37"/>
       <c r="BX95" s="37"/>
       <c r="BY95" s="37"/>
       <c r="BZ95" s="37"/>
       <c r="CA95" s="37"/>
       <c r="CB95" s="37"/>
       <c r="CC95" s="37"/>
       <c r="CD95" s="37"/>
       <c r="CE95" s="37"/>
       <c r="CF95" s="37"/>
       <c r="CG95" s="37"/>
@@ -25224,126 +25026,126 @@
       <c r="IL95" s="37"/>
       <c r="IM95" s="37"/>
       <c r="IN95" s="37"/>
       <c r="IO95" s="37"/>
       <c r="IP95" s="37"/>
       <c r="IQ95" s="37"/>
       <c r="IR95" s="37"/>
       <c r="IS95" s="37"/>
       <c r="IT95" s="37"/>
       <c r="IU95" s="37"/>
       <c r="IV95" s="37"/>
       <c r="IW95" s="37"/>
       <c r="IX95" s="37"/>
       <c r="IY95" s="37"/>
       <c r="IZ95" s="37"/>
       <c r="JA95" s="37"/>
       <c r="JB95" s="37"/>
       <c r="JC95" s="37"/>
     </row>
     <row r="96" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A96" s="36"/>
       <c r="B96" s="60">
         <v>35</v>
       </c>
       <c r="C96" s="150" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D96" s="150" t="s">
         <v>81</v>
       </c>
       <c r="E96" s="150" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="F96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H96" s="48" t="s">
         <v>65</v>
       </c>
       <c r="I96" s="48" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="J96" s="150" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="K96" s="48" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="L96" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M96" s="151">
         <v>46054</v>
       </c>
       <c r="N96" s="151">
         <v>46376</v>
       </c>
       <c r="O96" s="152" t="s">
         <v>3</v>
       </c>
       <c r="P96" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q96" s="48" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="R96" s="150" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="S96" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="T96" s="151" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="U96" s="151" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="V96" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="W96" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="X96" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB96" s="153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AC96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI96" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ96" s="150" t="s">
         <v>3</v>
       </c>
@@ -25398,51 +25200,51 @@
       <c r="BA96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG96" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BH96" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI96" s="10" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="BJ96" s="61"/>
       <c r="BK96" s="61"/>
       <c r="BL96" s="62"/>
       <c r="BM96" s="37"/>
       <c r="BN96" s="37"/>
       <c r="BO96" s="37"/>
       <c r="BP96" s="37"/>
       <c r="BQ96" s="37"/>
       <c r="BR96" s="37"/>
       <c r="BS96" s="37"/>
       <c r="BT96" s="37"/>
       <c r="BU96" s="37"/>
       <c r="BV96" s="37"/>
       <c r="BW96" s="37"/>
       <c r="BX96" s="37"/>
       <c r="BY96" s="37"/>
       <c r="BZ96" s="37"/>
       <c r="CA96" s="37"/>
       <c r="CB96" s="37"/>
       <c r="CC96" s="37"/>
       <c r="CD96" s="37"/>
       <c r="CE96" s="37"/>
       <c r="CF96" s="37"/>
       <c r="CG96" s="37"/>
@@ -25609,126 +25411,126 @@
       <c r="IL96" s="37"/>
       <c r="IM96" s="37"/>
       <c r="IN96" s="37"/>
       <c r="IO96" s="37"/>
       <c r="IP96" s="37"/>
       <c r="IQ96" s="37"/>
       <c r="IR96" s="37"/>
       <c r="IS96" s="37"/>
       <c r="IT96" s="37"/>
       <c r="IU96" s="37"/>
       <c r="IV96" s="37"/>
       <c r="IW96" s="37"/>
       <c r="IX96" s="37"/>
       <c r="IY96" s="37"/>
       <c r="IZ96" s="37"/>
       <c r="JA96" s="37"/>
       <c r="JB96" s="37"/>
       <c r="JC96" s="37"/>
     </row>
     <row r="97" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A97" s="36"/>
       <c r="B97" s="60">
         <v>36</v>
       </c>
       <c r="C97" s="150" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D97" s="150" t="s">
         <v>81</v>
       </c>
       <c r="E97" s="150" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="F97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H97" s="48" t="s">
         <v>65</v>
       </c>
       <c r="I97" s="48" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="J97" s="150" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="K97" s="48" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="L97" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M97" s="151">
         <v>46054</v>
       </c>
       <c r="N97" s="151">
         <v>46376</v>
       </c>
       <c r="O97" s="152" t="s">
         <v>3</v>
       </c>
       <c r="P97" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q97" s="48" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="R97" s="150" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="S97" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="T97" s="151" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="U97" s="151" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="V97" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="W97" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="X97" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB97" s="153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AC97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI97" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ97" s="150" t="s">
         <v>3</v>
       </c>
@@ -25783,51 +25585,51 @@
       <c r="BA97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG97" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BH97" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI97" s="10" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="BJ97" s="61"/>
       <c r="BK97" s="61"/>
       <c r="BL97" s="62"/>
       <c r="BM97" s="37"/>
       <c r="BN97" s="37"/>
       <c r="BO97" s="37"/>
       <c r="BP97" s="37"/>
       <c r="BQ97" s="37"/>
       <c r="BR97" s="37"/>
       <c r="BS97" s="37"/>
       <c r="BT97" s="37"/>
       <c r="BU97" s="37"/>
       <c r="BV97" s="37"/>
       <c r="BW97" s="37"/>
       <c r="BX97" s="37"/>
       <c r="BY97" s="37"/>
       <c r="BZ97" s="37"/>
       <c r="CA97" s="37"/>
       <c r="CB97" s="37"/>
       <c r="CC97" s="37"/>
       <c r="CD97" s="37"/>
       <c r="CE97" s="37"/>
       <c r="CF97" s="37"/>
       <c r="CG97" s="37"/>
@@ -25994,126 +25796,126 @@
       <c r="IL97" s="37"/>
       <c r="IM97" s="37"/>
       <c r="IN97" s="37"/>
       <c r="IO97" s="37"/>
       <c r="IP97" s="37"/>
       <c r="IQ97" s="37"/>
       <c r="IR97" s="37"/>
       <c r="IS97" s="37"/>
       <c r="IT97" s="37"/>
       <c r="IU97" s="37"/>
       <c r="IV97" s="37"/>
       <c r="IW97" s="37"/>
       <c r="IX97" s="37"/>
       <c r="IY97" s="37"/>
       <c r="IZ97" s="37"/>
       <c r="JA97" s="37"/>
       <c r="JB97" s="37"/>
       <c r="JC97" s="37"/>
     </row>
     <row r="98" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A98" s="36"/>
       <c r="B98" s="60">
         <v>37</v>
       </c>
       <c r="C98" s="150" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D98" s="150" t="s">
         <v>81</v>
       </c>
       <c r="E98" s="150" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="F98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H98" s="48" t="s">
         <v>65</v>
       </c>
       <c r="I98" s="48" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="J98" s="150" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="K98" s="48" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="L98" s="150" t="s">
         <v>185</v>
       </c>
       <c r="M98" s="151">
         <v>46054</v>
       </c>
       <c r="N98" s="151">
         <v>46376</v>
       </c>
       <c r="O98" s="152" t="s">
         <v>3</v>
       </c>
       <c r="P98" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q98" s="48" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="R98" s="150" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="S98" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="T98" s="151" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="U98" s="151" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="V98" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="W98" s="151" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="X98" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="Z98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AA98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB98" s="153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AC98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AD98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI98" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ98" s="150" t="s">
         <v>3</v>
       </c>
@@ -26168,51 +25970,51 @@
       <c r="BA98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG98" s="48" t="s">
         <v>189</v>
       </c>
       <c r="BH98" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI98" s="10" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="BJ98" s="61"/>
       <c r="BK98" s="61"/>
       <c r="BL98" s="62"/>
       <c r="BM98" s="37"/>
       <c r="BN98" s="37"/>
       <c r="BO98" s="37"/>
       <c r="BP98" s="37"/>
       <c r="BQ98" s="37"/>
       <c r="BR98" s="37"/>
       <c r="BS98" s="37"/>
       <c r="BT98" s="37"/>
       <c r="BU98" s="37"/>
       <c r="BV98" s="37"/>
       <c r="BW98" s="37"/>
       <c r="BX98" s="37"/>
       <c r="BY98" s="37"/>
       <c r="BZ98" s="37"/>
       <c r="CA98" s="37"/>
       <c r="CB98" s="37"/>
       <c r="CC98" s="37"/>
       <c r="CD98" s="37"/>
       <c r="CE98" s="37"/>
       <c r="CF98" s="37"/>
       <c r="CG98" s="37"/>
@@ -26379,126 +26181,126 @@
       <c r="IL98" s="37"/>
       <c r="IM98" s="37"/>
       <c r="IN98" s="37"/>
       <c r="IO98" s="37"/>
       <c r="IP98" s="37"/>
       <c r="IQ98" s="37"/>
       <c r="IR98" s="37"/>
       <c r="IS98" s="37"/>
       <c r="IT98" s="37"/>
       <c r="IU98" s="37"/>
       <c r="IV98" s="37"/>
       <c r="IW98" s="37"/>
       <c r="IX98" s="37"/>
       <c r="IY98" s="37"/>
       <c r="IZ98" s="37"/>
       <c r="JA98" s="37"/>
       <c r="JB98" s="37"/>
       <c r="JC98" s="37"/>
     </row>
     <row r="99" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A99" s="36"/>
       <c r="B99" s="60">
         <v>38</v>
       </c>
       <c r="C99" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D99" s="150" t="s">
         <v>163</v>
       </c>
       <c r="E99" s="150" t="s">
         <v>145</v>
       </c>
       <c r="F99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H99" s="48" t="s">
         <v>65</v>
       </c>
       <c r="I99" s="48" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="J99" s="150" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="K99" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L99" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M99" s="151">
         <v>46024</v>
       </c>
       <c r="N99" s="151">
         <v>46387</v>
       </c>
       <c r="O99" s="152" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="P99" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q99" s="48" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="R99" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="S99" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T99" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="U99" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="V99" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="W99" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="X99" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y99" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z99" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB99" s="153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AC99" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI99" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ99" s="150" t="s">
         <v>3</v>
       </c>
@@ -26553,51 +26355,51 @@
       <c r="BA99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH99" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI99" s="10" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="BJ99" s="61"/>
       <c r="BK99" s="61"/>
       <c r="BL99" s="62"/>
       <c r="BM99" s="37"/>
       <c r="BN99" s="37"/>
       <c r="BO99" s="37"/>
       <c r="BP99" s="37"/>
       <c r="BQ99" s="37"/>
       <c r="BR99" s="37"/>
       <c r="BS99" s="37"/>
       <c r="BT99" s="37"/>
       <c r="BU99" s="37"/>
       <c r="BV99" s="37"/>
       <c r="BW99" s="37"/>
       <c r="BX99" s="37"/>
       <c r="BY99" s="37"/>
       <c r="BZ99" s="37"/>
       <c r="CA99" s="37"/>
       <c r="CB99" s="37"/>
       <c r="CC99" s="37"/>
       <c r="CD99" s="37"/>
       <c r="CE99" s="37"/>
       <c r="CF99" s="37"/>
       <c r="CG99" s="37"/>
@@ -26764,126 +26566,126 @@
       <c r="IL99" s="37"/>
       <c r="IM99" s="37"/>
       <c r="IN99" s="37"/>
       <c r="IO99" s="37"/>
       <c r="IP99" s="37"/>
       <c r="IQ99" s="37"/>
       <c r="IR99" s="37"/>
       <c r="IS99" s="37"/>
       <c r="IT99" s="37"/>
       <c r="IU99" s="37"/>
       <c r="IV99" s="37"/>
       <c r="IW99" s="37"/>
       <c r="IX99" s="37"/>
       <c r="IY99" s="37"/>
       <c r="IZ99" s="37"/>
       <c r="JA99" s="37"/>
       <c r="JB99" s="37"/>
       <c r="JC99" s="37"/>
     </row>
     <row r="100" spans="1:263" s="38" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A100" s="36"/>
       <c r="B100" s="60">
         <v>39</v>
       </c>
       <c r="C100" s="150" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D100" s="150" t="s">
         <v>163</v>
       </c>
       <c r="E100" s="150" t="s">
         <v>145</v>
       </c>
       <c r="F100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="G100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H100" s="48" t="s">
         <v>65</v>
       </c>
       <c r="I100" s="48" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="J100" s="150" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="K100" s="48" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="L100" s="150" t="s">
         <v>195</v>
       </c>
       <c r="M100" s="151">
         <v>46024</v>
       </c>
       <c r="N100" s="151">
         <v>46387</v>
       </c>
       <c r="O100" s="152" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="P100" s="151" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="Q100" s="48" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="R100" s="150" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="S100" s="150" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="T100" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="U100" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="V100" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="W100" s="151" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="X100" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Y100" s="150" t="s">
         <v>189</v>
       </c>
       <c r="Z100" s="150" t="s">
         <v>189</v>
       </c>
       <c r="AA100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AB100" s="153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AC100" s="150" t="s">
         <v>190</v>
       </c>
       <c r="AD100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AE100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AF100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AG100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AH100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AI100" s="150" t="s">
         <v>3</v>
       </c>
       <c r="AJ100" s="150" t="s">
         <v>3</v>
       </c>
@@ -26938,51 +26740,51 @@
       <c r="BA100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BB100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BC100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BD100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BE100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BF100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BG100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BH100" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BI100" s="10" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="BJ100" s="61"/>
       <c r="BK100" s="61"/>
       <c r="BL100" s="62"/>
       <c r="BM100" s="37"/>
       <c r="BN100" s="37"/>
       <c r="BO100" s="37"/>
       <c r="BP100" s="37"/>
       <c r="BQ100" s="37"/>
       <c r="BR100" s="37"/>
       <c r="BS100" s="37"/>
       <c r="BT100" s="37"/>
       <c r="BU100" s="37"/>
       <c r="BV100" s="37"/>
       <c r="BW100" s="37"/>
       <c r="BX100" s="37"/>
       <c r="BY100" s="37"/>
       <c r="BZ100" s="37"/>
       <c r="CA100" s="37"/>
       <c r="CB100" s="37"/>
       <c r="CC100" s="37"/>
       <c r="CD100" s="37"/>
       <c r="CE100" s="37"/>
       <c r="CF100" s="37"/>
       <c r="CG100" s="37"/>
@@ -27198,283 +27000,284 @@
     <row r="131" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="132" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="133" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="134" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="135" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="136" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="137" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="138" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="139" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="140" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="141" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="142" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="143" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="144" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="145" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="146" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="147" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="148" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="149" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="150" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="151" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="152" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="153" ht="13.5" x14ac:dyDescent="0.25"/>
     <row r="154" ht="13.5" x14ac:dyDescent="0.25"/>
   </sheetData>
+  <autoFilter ref="A57:JC100" xr:uid="{B996DB17-53E7-EF40-AA87-F290DC1CFD45}"/>
   <mergeCells count="136">
-    <mergeCell ref="E41:F41"/>
-[...32 lines deleted...]
-    <mergeCell ref="U10:U11"/>
+    <mergeCell ref="AI56:AN56"/>
+    <mergeCell ref="X56:AA56"/>
+    <mergeCell ref="G56:W56"/>
+    <mergeCell ref="AB56:AB57"/>
+    <mergeCell ref="AC56:AG56"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="W55:Z55"/>
+    <mergeCell ref="AA55:AC55"/>
+    <mergeCell ref="AD55:BL55"/>
+    <mergeCell ref="J55:L55"/>
+    <mergeCell ref="M55:R55"/>
+    <mergeCell ref="E55:I55"/>
+    <mergeCell ref="BI56:BL56"/>
+    <mergeCell ref="AO56:BG56"/>
+    <mergeCell ref="BH56:BH57"/>
+    <mergeCell ref="S55:T55"/>
+    <mergeCell ref="U55:V55"/>
+    <mergeCell ref="B54:BL54"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="AH56:AH57"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="C56:F56"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="S10:S11"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="O10:Q10"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G13:H13"/>
     <mergeCell ref="B2:X4"/>
     <mergeCell ref="E10:F11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="V10:AD10"/>
     <mergeCell ref="M6:Q6"/>
     <mergeCell ref="M7:Q8"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="G10:H11"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="I10:K10"/>
     <mergeCell ref="X6:AD6"/>
     <mergeCell ref="V7:V8"/>
     <mergeCell ref="W7:W8"/>
     <mergeCell ref="X7:AD8"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="B5:AD5"/>
     <mergeCell ref="U7:U8"/>
-    <mergeCell ref="G25:H25"/>
-[...76 lines deleted...]
-    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="B7:D8"/>
+    <mergeCell ref="J7:L8"/>
+    <mergeCell ref="R7:S8"/>
+    <mergeCell ref="T7:T8"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="E6:I6"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="T10:T11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="B9:AD9"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="L10:N10"/>
+    <mergeCell ref="U10:U11"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="E38:F38"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <dataValidations xWindow="1561" yWindow="785" count="3">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Cree una lista de tareas pendientes para el proyecto 1 en esta hoja de cálculo." sqref="A2" xr:uid="{F7917553-93A6-4429-85BC-9AD8DB65B433}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Los invitamos a consultar la pestaña Agenda Regulatoria resaltada en verde, a fin de validar y asociar a las tareas del plan de acción." sqref="V10 BI56:BI57" xr:uid="{748E8188-D539-49B7-BCB1-E81C172D3CDE}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="BI77:BJ77 BI58:BI76 AB77 AB87 AB90 S10:T11 AB80 BI78:BI100" xr:uid="{424931B5-4EFB-4EE4-BEC5-C314203A3C3B}"/>
   </dataValidations>
   <pageMargins left="0.17" right="0.15748031496062992" top="0.43307086614173229" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup scale="50" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="1561" yWindow="785" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7BBC8C58-141D-4296-ABE0-9119DD361CDF}">
           <x14:formula1>
             <xm:f>Listas!$E$3:$E$16</xm:f>
           </x14:formula1>
           <xm:sqref>G73:H75 G63:H63 G83:H91 H58:H62 G78:G80 G58:G60 G93:G94</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71976197-7630-4C57-9B01-F49860E6BC11}">
   <sheetPr codeName="Hoja6"/>
   <dimension ref="B2:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F2" sqref="F2:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="18.08203125" defaultRowHeight="15" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="3.58203125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="18.08203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="27" x14ac:dyDescent="0.4">
       <c r="E2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="3" spans="2:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="27" x14ac:dyDescent="0.4">
       <c r="E5" s="4" t="s">
         <v>52</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="6" spans="2:6" ht="27" x14ac:dyDescent="0.4">
       <c r="E6" s="4" t="s">
         <v>61</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
     </row>
     <row r="7" spans="2:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="2:6" x14ac:dyDescent="0.4">
       <c r="E8" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="2:6" x14ac:dyDescent="0.4">
       <c r="E9" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="27" x14ac:dyDescent="0.4">
       <c r="E10" s="4" t="s">
         <v>63</v>
       </c>
     </row>
@@ -27518,59 +27321,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f443b406-a6ff-4545-ab8c-85f9f4adb3e9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ceef501b-354f-44f0-8f02-6f338f4adc86">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010044CAF40325C9FA45BE41CDD1FAD4A046" ma:contentTypeVersion="14" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="f86af02015040bff37403c3983fdc75e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ceef501b-354f-44f0-8f02-6f338f4adc86" xmlns:ns3="f443b406-a6ff-4545-ab8c-85f9f4adb3e9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2768a4ab77affcdc7462ff98db5fe446" ns2:_="" ns3:_="">
     <xsd:import namespace="ceef501b-354f-44f0-8f02-6f338f4adc86"/>
     <xsd:import namespace="f443b406-a6ff-4545-ab8c-85f9f4adb3e9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -27755,90 +27549,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{506F09BA-1CA7-4A73-8617-F6911A4123B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="f443b406-a6ff-4545-ab8c-85f9f4adb3e9"/>
     <ds:schemaRef ds:uri="ceef501b-354f-44f0-8f02-6f338f4adc86"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58F31906-5C63-4E97-B9A3-8B07BAE570BA}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB35F998-9EFE-4930-AE7C-B92DB487F830}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ceef501b-354f-44f0-8f02-6f338f4adc86"/>
     <ds:schemaRef ds:uri="f443b406-a6ff-4545-ab8c-85f9f4adb3e9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58F31906-5C63-4E97-B9A3-8B07BAE570BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>