--- v0 (2026-04-07)
+++ v1 (2026-06-02)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minhaciendagovco-my.sharepoint.com/personal/subfiscal_minhacienda_gov_co/Documents/Monitor Fiscal/Cierres Fiscales/Documentos Cierre 2025/4T 2025/Datos a publicar/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minhaciendagovco-my.sharepoint.com/personal/subfiscal_minhacienda_gov_co/Documents/Monitor Fiscal/Cierres Fiscales/Documentos Cierre 2026/1T 2026/Datos a publicar/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="97" documentId="8_{D2A7CC99-4FD5-4A11-BD6F-ADDE5E72CEAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{433851A8-FECA-40A8-992D-E681C3C670A7}"/>
+  <xr:revisionPtr revIDLastSave="116" documentId="8_{D2A7CC99-4FD5-4A11-BD6F-ADDE5E72CEAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5B57CD0F-1AF7-46B1-BAF0-9EE7B8A49D66}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{4A0C0B5A-C174-476C-B04B-CF2B352F7C58}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" xr2:uid="{4A0C0B5A-C174-476C-B04B-CF2B352F7C58}"/>
   </bookViews>
   <sheets>
     <sheet name="Deuda trimestral GNC" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A46" i="1" l="1"/>
   <c r="F3" i="1"/>
   <c r="Q3" i="1"/>
   <c r="O3" i="1"/>
   <c r="G3" i="1"/>
   <c r="M3" i="1"/>
   <c r="B3" i="1"/>
   <c r="P3" i="1"/>
   <c r="L3" i="1"/>
   <c r="J3" i="1"/>
   <c r="N3" i="1" l="1"/>
   <c r="R3" i="1"/>
   <c r="D3" i="1"/>
   <c r="T3" i="1"/>
   <c r="I3" i="1"/>
   <c r="C3" i="1"/>
   <c r="S3" i="1"/>
   <c r="H3" i="1"/>
   <c r="U3" i="1"/>
   <c r="K3" i="1"/>
   <c r="E3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="89">
   <si>
     <t>SALDOS DEUDA TOTAL GNC</t>
   </si>
   <si>
     <t>Miles de Millones de Pesos</t>
   </si>
   <si>
     <t>2010-I</t>
   </si>
   <si>
     <t>2010-II</t>
   </si>
   <si>
     <t>2010-III</t>
   </si>
   <si>
     <t>2010-IV</t>
   </si>
   <si>
     <t>2011-I</t>
   </si>
   <si>
     <t>2011-II</t>
   </si>
   <si>
@@ -323,50 +323,53 @@
     <t>2023-IV</t>
   </si>
   <si>
     <t>2024-I</t>
   </si>
   <si>
     <t>2024-III</t>
   </si>
   <si>
     <t>2024-IV</t>
   </si>
   <si>
     <t>2025-I</t>
   </si>
   <si>
     <t>2025-II</t>
   </si>
   <si>
     <t>2025-III</t>
   </si>
   <si>
     <t>2025-IV</t>
   </si>
   <si>
     <t>2024-II</t>
+  </si>
+  <si>
+    <t>2026-I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -840,74 +843,74 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{051FE256-E118-4541-BBDC-1D568886C019}">
   <dimension ref="A1:EK58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BP13" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BW23" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="BW34" sqref="BW34"/>
+      <selection pane="bottomRight" activeCell="BY24" sqref="BY24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.81640625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="57.42578125" style="7" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="75" max="16384" width="10.85546875" style="7"/>
+    <col min="1" max="1" width="57.453125" style="7" customWidth="1"/>
+    <col min="2" max="44" width="11.453125" style="7" customWidth="1"/>
+    <col min="45" max="47" width="12.453125" style="7" customWidth="1"/>
+    <col min="48" max="48" width="12.453125" style="7" bestFit="1" customWidth="1"/>
+    <col min="49" max="52" width="12.453125" style="7" customWidth="1"/>
+    <col min="53" max="59" width="10.81640625" style="7"/>
+    <col min="60" max="61" width="10.26953125" style="7" customWidth="1"/>
+    <col min="62" max="62" width="10.81640625" style="7" customWidth="1"/>
+    <col min="63" max="64" width="10.453125" style="7" customWidth="1"/>
+    <col min="65" max="68" width="10.81640625" style="7"/>
+    <col min="69" max="69" width="7.54296875" style="7" bestFit="1" customWidth="1"/>
+    <col min="70" max="74" width="9.1796875" style="7" bestFit="1" customWidth="1"/>
+    <col min="75" max="16384" width="10.81640625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:141" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:141" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2">
         <v>0</v>
       </c>
       <c r="C1" s="2">
         <v>0</v>
       </c>
       <c r="D1" s="2">
         <v>0</v>
       </c>
       <c r="E1" s="2">
         <v>0</v>
       </c>
       <c r="F1" s="2">
         <v>0</v>
       </c>
       <c r="G1" s="2">
         <v>0</v>
       </c>
       <c r="H1" s="2">
         <v>0</v>
       </c>
       <c r="I1" s="2">
         <v>0</v>
       </c>
@@ -948,51 +951,51 @@
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="3"/>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
     </row>
-    <row r="2" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
@@ -1013,51 +1016,51 @@
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5"/>
       <c r="BG2" s="5"/>
       <c r="BH2" s="5"/>
       <c r="BI2" s="5"/>
     </row>
-    <row r="3" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2">
         <f t="shared" ref="B3:U3" si="0">+B8+B12+B11</f>
         <v>52436.44037908598</v>
       </c>
       <c r="C3" s="2">
         <f t="shared" si="0"/>
         <v>74652.464660582933</v>
       </c>
       <c r="D3" s="2">
         <f t="shared" si="0"/>
         <v>90674.014807161147</v>
       </c>
       <c r="E3" s="2">
         <f t="shared" si="0"/>
         <v>112114.27237183631</v>
       </c>
       <c r="F3" s="2">
         <f t="shared" si="0"/>
         <v>124126.65470232801</v>
       </c>
       <c r="G3" s="2">
         <f t="shared" si="0"/>
@@ -1098,51 +1101,51 @@
       <c r="P3" s="2">
         <f t="shared" si="0"/>
         <v>209124.47856704172</v>
       </c>
       <c r="Q3" s="2">
         <f t="shared" si="0"/>
         <v>203287.33780454937</v>
       </c>
       <c r="R3" s="2">
         <f t="shared" si="0"/>
         <v>197130.22586685925</v>
       </c>
       <c r="S3" s="6">
         <f t="shared" si="0"/>
         <v>209826.05477430008</v>
       </c>
       <c r="T3" s="2">
         <f t="shared" si="0"/>
         <v>224612.54235486183</v>
       </c>
       <c r="U3" s="2">
         <f t="shared" si="0"/>
         <v>215862.38491952416</v>
       </c>
     </row>
-    <row r="4" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="27"/>
       <c r="B4" s="27">
         <v>1999</v>
       </c>
       <c r="C4" s="27">
         <v>2000</v>
       </c>
       <c r="D4" s="27">
         <v>2001</v>
       </c>
       <c r="E4" s="27">
         <v>2002</v>
       </c>
       <c r="F4" s="27">
         <v>2003</v>
       </c>
       <c r="G4" s="27">
         <v>2004</v>
       </c>
       <c r="H4" s="27">
         <v>2005</v>
       </c>
       <c r="I4" s="27">
         <v>2006</v>
       </c>
@@ -1325,52 +1328,55 @@
       </c>
       <c r="BQ4" s="27" t="s">
         <v>80</v>
       </c>
       <c r="BR4" s="27" t="s">
         <v>87</v>
       </c>
       <c r="BS4" s="27" t="s">
         <v>81</v>
       </c>
       <c r="BT4" s="27" t="s">
         <v>82</v>
       </c>
       <c r="BU4" s="27" t="s">
         <v>83</v>
       </c>
       <c r="BV4" s="27" t="s">
         <v>84</v>
       </c>
       <c r="BW4" s="27" t="s">
         <v>85</v>
       </c>
       <c r="BX4" s="27" t="s">
         <v>86</v>
       </c>
+      <c r="BY4" s="27" t="s">
+        <v>88</v>
+      </c>
     </row>
-    <row r="5" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B5" s="29">
         <v>52436.440379085994</v>
       </c>
       <c r="C5" s="29">
         <v>74652.464660582933</v>
       </c>
       <c r="D5" s="29">
         <v>90674.014807161147</v>
       </c>
       <c r="E5" s="29">
         <v>112114.2723718363</v>
       </c>
       <c r="F5" s="29">
         <v>124126.654702328</v>
       </c>
       <c r="G5" s="29">
         <v>130787.39212659255</v>
       </c>
       <c r="H5" s="29">
         <v>144191.72517182369</v>
       </c>
       <c r="I5" s="29">
@@ -1555,51 +1561,53 @@
       </c>
       <c r="BQ5" s="33">
         <v>916946.41855165665</v>
       </c>
       <c r="BR5" s="33">
         <v>979835.34605373279</v>
       </c>
       <c r="BS5" s="33">
         <v>1002016.8795461527</v>
       </c>
       <c r="BT5" s="33">
         <v>1050873.6901427954</v>
       </c>
       <c r="BU5" s="33">
         <v>1062970.0671247293</v>
       </c>
       <c r="BV5" s="33">
         <v>1098314.8988937025</v>
       </c>
       <c r="BW5" s="33">
         <v>1179159.5866576135</v>
       </c>
       <c r="BX5" s="33">
         <v>1194794.7355827584</v>
       </c>
-      <c r="BY5" s="32"/>
+      <c r="BY5" s="33">
+        <v>1223336.2748923749</v>
+      </c>
       <c r="BZ5" s="32"/>
       <c r="CA5" s="32"/>
       <c r="CB5" s="32"/>
       <c r="CC5" s="32"/>
       <c r="CD5" s="32"/>
       <c r="CE5" s="32"/>
       <c r="CF5" s="32"/>
       <c r="CG5" s="32"/>
       <c r="CH5" s="32"/>
       <c r="CI5" s="32"/>
       <c r="CJ5" s="32"/>
       <c r="CK5" s="32"/>
       <c r="CL5" s="32"/>
       <c r="CM5" s="32"/>
       <c r="CN5" s="32"/>
       <c r="CO5" s="32"/>
       <c r="CP5" s="32"/>
       <c r="CQ5" s="32"/>
       <c r="CR5" s="32"/>
       <c r="CS5" s="32"/>
       <c r="CT5" s="32"/>
       <c r="CU5" s="32"/>
       <c r="CV5" s="32"/>
       <c r="CW5" s="32"/>
       <c r="CX5" s="32"/>
@@ -1621,51 +1629,51 @@
       <c r="DN5" s="32"/>
       <c r="DO5" s="32"/>
       <c r="DP5" s="32"/>
       <c r="DQ5" s="32"/>
       <c r="DR5" s="32"/>
       <c r="DS5" s="32"/>
       <c r="DT5" s="32"/>
       <c r="DU5" s="32"/>
       <c r="DV5" s="32"/>
       <c r="DW5" s="32"/>
       <c r="DX5" s="32"/>
       <c r="DY5" s="32"/>
       <c r="DZ5" s="32"/>
       <c r="EA5" s="32"/>
       <c r="EB5" s="32"/>
       <c r="EC5" s="32"/>
       <c r="ED5" s="32"/>
       <c r="EE5" s="32"/>
       <c r="EF5" s="32"/>
       <c r="EG5" s="32"/>
       <c r="EH5" s="32"/>
       <c r="EI5" s="32"/>
       <c r="EJ5" s="32"/>
       <c r="EK5" s="32"/>
     </row>
-    <row r="6" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="9">
         <v>29794.057019654865</v>
       </c>
       <c r="C6" s="9">
         <v>42717.189726253113</v>
       </c>
       <c r="D6" s="9">
         <v>48931.877489604296</v>
       </c>
       <c r="E6" s="9">
         <v>60537.238388126876</v>
       </c>
       <c r="F6" s="9">
         <v>67315.775091493022</v>
       </c>
       <c r="G6" s="9">
         <v>77432.388724381177</v>
       </c>
       <c r="H6" s="9">
         <v>96566.045329882036</v>
       </c>
       <c r="I6" s="9">
@@ -1850,51 +1858,53 @@
       </c>
       <c r="BQ6" s="34">
         <v>610217.35215664271</v>
       </c>
       <c r="BR6" s="34">
         <v>649584.5020901477</v>
       </c>
       <c r="BS6" s="34">
         <v>669063.43456949817</v>
       </c>
       <c r="BT6" s="34">
         <v>690665.52096330118</v>
       </c>
       <c r="BU6" s="34">
         <v>722626.24349475198</v>
       </c>
       <c r="BV6" s="34">
         <v>755026.24408389372</v>
       </c>
       <c r="BW6" s="34">
         <v>812108.7181578665</v>
       </c>
       <c r="BX6" s="34">
         <v>840707.79677060491</v>
       </c>
-      <c r="BY6" s="32"/>
+      <c r="BY6" s="34">
+        <v>873758.01510452782</v>
+      </c>
       <c r="BZ6" s="32"/>
       <c r="CA6" s="32"/>
       <c r="CB6" s="32"/>
       <c r="CC6" s="32"/>
       <c r="CD6" s="32"/>
       <c r="CE6" s="32"/>
       <c r="CF6" s="32"/>
       <c r="CG6" s="32"/>
       <c r="CH6" s="32"/>
       <c r="CI6" s="32"/>
       <c r="CJ6" s="32"/>
       <c r="CK6" s="32"/>
       <c r="CL6" s="32"/>
       <c r="CM6" s="32"/>
       <c r="CN6" s="32"/>
       <c r="CO6" s="32"/>
       <c r="CP6" s="32"/>
       <c r="CQ6" s="32"/>
       <c r="CR6" s="32"/>
       <c r="CS6" s="32"/>
       <c r="CT6" s="32"/>
       <c r="CU6" s="32"/>
       <c r="CV6" s="32"/>
       <c r="CW6" s="32"/>
       <c r="CX6" s="32"/>
@@ -1916,51 +1926,51 @@
       <c r="DN6" s="32"/>
       <c r="DO6" s="32"/>
       <c r="DP6" s="32"/>
       <c r="DQ6" s="32"/>
       <c r="DR6" s="32"/>
       <c r="DS6" s="32"/>
       <c r="DT6" s="32"/>
       <c r="DU6" s="32"/>
       <c r="DV6" s="32"/>
       <c r="DW6" s="32"/>
       <c r="DX6" s="32"/>
       <c r="DY6" s="32"/>
       <c r="DZ6" s="32"/>
       <c r="EA6" s="32"/>
       <c r="EB6" s="32"/>
       <c r="EC6" s="32"/>
       <c r="ED6" s="32"/>
       <c r="EE6" s="32"/>
       <c r="EF6" s="32"/>
       <c r="EG6" s="32"/>
       <c r="EH6" s="32"/>
       <c r="EI6" s="32"/>
       <c r="EJ6" s="32"/>
       <c r="EK6" s="32"/>
     </row>
-    <row r="7" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="9">
         <v>22642.383359431125</v>
       </c>
       <c r="C7" s="9">
         <v>31935.274934329816</v>
       </c>
       <c r="D7" s="9">
         <v>41742.137317556844</v>
       </c>
       <c r="E7" s="9">
         <v>51577.033983709429</v>
       </c>
       <c r="F7" s="9">
         <v>56810.879610834985</v>
       </c>
       <c r="G7" s="9">
         <v>53355.003402211376</v>
       </c>
       <c r="H7" s="9">
         <v>47625.679841941652</v>
       </c>
       <c r="I7" s="9">
@@ -2145,51 +2155,53 @@
       </c>
       <c r="BQ7" s="34">
         <v>306729.066395014</v>
       </c>
       <c r="BR7" s="34">
         <v>330250.84396358515</v>
       </c>
       <c r="BS7" s="34">
         <v>332953.44497665443</v>
       </c>
       <c r="BT7" s="34">
         <v>360208.16917949432</v>
       </c>
       <c r="BU7" s="34">
         <v>340343.8236299773</v>
       </c>
       <c r="BV7" s="34">
         <v>343288.65480980877</v>
       </c>
       <c r="BW7" s="34">
         <v>367050.86849974695</v>
       </c>
       <c r="BX7" s="34">
         <v>354086.93881215353</v>
       </c>
-      <c r="BY7" s="32"/>
+      <c r="BY7" s="34">
+        <v>349578.25978784694</v>
+      </c>
       <c r="BZ7" s="32"/>
       <c r="CA7" s="32"/>
       <c r="CB7" s="32"/>
       <c r="CC7" s="32"/>
       <c r="CD7" s="32"/>
       <c r="CE7" s="32"/>
       <c r="CF7" s="32"/>
       <c r="CG7" s="32"/>
       <c r="CH7" s="32"/>
       <c r="CI7" s="32"/>
       <c r="CJ7" s="32"/>
       <c r="CK7" s="32"/>
       <c r="CL7" s="32"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="32"/>
       <c r="CP7" s="32"/>
       <c r="CQ7" s="32"/>
       <c r="CR7" s="32"/>
       <c r="CS7" s="32"/>
       <c r="CT7" s="32"/>
       <c r="CU7" s="32"/>
       <c r="CV7" s="32"/>
       <c r="CW7" s="32"/>
       <c r="CX7" s="32"/>
@@ -2211,51 +2223,51 @@
       <c r="DN7" s="32"/>
       <c r="DO7" s="32"/>
       <c r="DP7" s="32"/>
       <c r="DQ7" s="32"/>
       <c r="DR7" s="32"/>
       <c r="DS7" s="32"/>
       <c r="DT7" s="32"/>
       <c r="DU7" s="32"/>
       <c r="DV7" s="32"/>
       <c r="DW7" s="32"/>
       <c r="DX7" s="32"/>
       <c r="DY7" s="32"/>
       <c r="DZ7" s="32"/>
       <c r="EA7" s="32"/>
       <c r="EB7" s="32"/>
       <c r="EC7" s="32"/>
       <c r="ED7" s="32"/>
       <c r="EE7" s="32"/>
       <c r="EF7" s="32"/>
       <c r="EG7" s="32"/>
       <c r="EH7" s="32"/>
       <c r="EI7" s="32"/>
       <c r="EJ7" s="32"/>
       <c r="EK7" s="32"/>
     </row>
-    <row r="8" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A8" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="30">
         <v>47725.143617385984</v>
       </c>
       <c r="C8" s="30">
         <v>69191.973436394095</v>
       </c>
       <c r="D8" s="30">
         <v>85977.814807161136</v>
       </c>
       <c r="E8" s="30">
         <v>104978.06237183631</v>
       </c>
       <c r="F8" s="30">
         <v>117760.66139787437</v>
       </c>
       <c r="G8" s="30">
         <v>121987.10283041355</v>
       </c>
       <c r="H8" s="30">
         <v>136081.34811929372</v>
       </c>
       <c r="I8" s="30">
@@ -2440,51 +2452,53 @@
       </c>
       <c r="BQ8" s="33">
         <v>834789.48038568557</v>
       </c>
       <c r="BR8" s="33">
         <v>891180.66796595091</v>
       </c>
       <c r="BS8" s="33">
         <v>913008.05794908572</v>
       </c>
       <c r="BT8" s="33">
         <v>953992.11936306488</v>
       </c>
       <c r="BU8" s="33">
         <v>975891.23578330304</v>
       </c>
       <c r="BV8" s="33">
         <v>1005712.3072566909</v>
       </c>
       <c r="BW8" s="33">
         <v>1069714.3327352866</v>
       </c>
       <c r="BX8" s="33">
         <v>1088344.7419890484</v>
       </c>
-      <c r="BY8" s="32"/>
+      <c r="BY8" s="33">
+        <v>1109119.1948926572</v>
+      </c>
       <c r="BZ8" s="32"/>
       <c r="CA8" s="32"/>
       <c r="CB8" s="32"/>
       <c r="CC8" s="32"/>
       <c r="CD8" s="32"/>
       <c r="CE8" s="32"/>
       <c r="CF8" s="32"/>
       <c r="CG8" s="32"/>
       <c r="CH8" s="32"/>
       <c r="CI8" s="32"/>
       <c r="CJ8" s="32"/>
       <c r="CK8" s="32"/>
       <c r="CL8" s="32"/>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="32"/>
       <c r="CP8" s="32"/>
       <c r="CQ8" s="32"/>
       <c r="CR8" s="32"/>
       <c r="CS8" s="32"/>
       <c r="CT8" s="32"/>
       <c r="CU8" s="32"/>
       <c r="CV8" s="32"/>
       <c r="CW8" s="32"/>
       <c r="CX8" s="32"/>
@@ -2506,51 +2520,51 @@
       <c r="DN8" s="32"/>
       <c r="DO8" s="32"/>
       <c r="DP8" s="32"/>
       <c r="DQ8" s="32"/>
       <c r="DR8" s="32"/>
       <c r="DS8" s="32"/>
       <c r="DT8" s="32"/>
       <c r="DU8" s="32"/>
       <c r="DV8" s="32"/>
       <c r="DW8" s="32"/>
       <c r="DX8" s="32"/>
       <c r="DY8" s="32"/>
       <c r="DZ8" s="32"/>
       <c r="EA8" s="32"/>
       <c r="EB8" s="32"/>
       <c r="EC8" s="32"/>
       <c r="ED8" s="32"/>
       <c r="EE8" s="32"/>
       <c r="EF8" s="32"/>
       <c r="EG8" s="32"/>
       <c r="EH8" s="32"/>
       <c r="EI8" s="32"/>
       <c r="EJ8" s="32"/>
       <c r="EK8" s="32"/>
     </row>
-    <row r="9" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A9" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="9">
         <v>25082.760257954862</v>
       </c>
       <c r="C9" s="9">
         <v>37256.698502064275</v>
       </c>
       <c r="D9" s="9">
         <v>44235.677489604299</v>
       </c>
       <c r="E9" s="9">
         <v>53401.028388126877</v>
       </c>
       <c r="F9" s="9">
         <v>60949.781787039385</v>
       </c>
       <c r="G9" s="9">
         <v>68632.099428202171</v>
       </c>
       <c r="H9" s="9">
         <v>88455.668277352059</v>
       </c>
       <c r="I9" s="9">
@@ -2735,51 +2749,53 @@
       </c>
       <c r="BQ9" s="34">
         <v>528060.41399067163</v>
       </c>
       <c r="BR9" s="34">
         <v>560929.82400236581</v>
       </c>
       <c r="BS9" s="34">
         <v>580054.61297243135</v>
       </c>
       <c r="BT9" s="34">
         <v>593783.9501835705</v>
       </c>
       <c r="BU9" s="34">
         <v>635547.41215332574</v>
       </c>
       <c r="BV9" s="34">
         <v>662423.65244688222</v>
       </c>
       <c r="BW9" s="34">
         <v>702663.46423553955</v>
       </c>
       <c r="BX9" s="34">
         <v>734257.8031768949</v>
       </c>
-      <c r="BY9" s="32"/>
+      <c r="BY9" s="34">
+        <v>759540.93510481028</v>
+      </c>
       <c r="BZ9" s="32"/>
       <c r="CA9" s="32"/>
       <c r="CB9" s="32"/>
       <c r="CC9" s="32"/>
       <c r="CD9" s="32"/>
       <c r="CE9" s="32"/>
       <c r="CF9" s="32"/>
       <c r="CG9" s="32"/>
       <c r="CH9" s="32"/>
       <c r="CI9" s="32"/>
       <c r="CJ9" s="32"/>
       <c r="CK9" s="32"/>
       <c r="CL9" s="32"/>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="32"/>
       <c r="CP9" s="32"/>
       <c r="CQ9" s="32"/>
       <c r="CR9" s="32"/>
       <c r="CS9" s="32"/>
       <c r="CT9" s="32"/>
       <c r="CU9" s="32"/>
       <c r="CV9" s="32"/>
       <c r="CW9" s="32"/>
       <c r="CX9" s="32"/>
@@ -2801,51 +2817,51 @@
       <c r="DN9" s="32"/>
       <c r="DO9" s="32"/>
       <c r="DP9" s="32"/>
       <c r="DQ9" s="32"/>
       <c r="DR9" s="32"/>
       <c r="DS9" s="32"/>
       <c r="DT9" s="32"/>
       <c r="DU9" s="32"/>
       <c r="DV9" s="32"/>
       <c r="DW9" s="32"/>
       <c r="DX9" s="32"/>
       <c r="DY9" s="32"/>
       <c r="DZ9" s="32"/>
       <c r="EA9" s="32"/>
       <c r="EB9" s="32"/>
       <c r="EC9" s="32"/>
       <c r="ED9" s="32"/>
       <c r="EE9" s="32"/>
       <c r="EF9" s="32"/>
       <c r="EG9" s="32"/>
       <c r="EH9" s="32"/>
       <c r="EI9" s="32"/>
       <c r="EJ9" s="32"/>
       <c r="EK9" s="32"/>
     </row>
-    <row r="10" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A10" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="9">
         <v>22642.383359431125</v>
       </c>
       <c r="C10" s="9">
         <v>31935.274934329816</v>
       </c>
       <c r="D10" s="9">
         <v>41742.137317556844</v>
       </c>
       <c r="E10" s="9">
         <v>51577.033983709429</v>
       </c>
       <c r="F10" s="9">
         <v>56810.879610834985</v>
       </c>
       <c r="G10" s="9">
         <v>53355.003402211376</v>
       </c>
       <c r="H10" s="9">
         <v>47625.679841941652</v>
       </c>
       <c r="I10" s="9">
@@ -3030,51 +3046,53 @@
       </c>
       <c r="BQ10" s="34">
         <v>306729.066395014</v>
       </c>
       <c r="BR10" s="34">
         <v>330250.84396358515</v>
       </c>
       <c r="BS10" s="34">
         <v>332953.44497665443</v>
       </c>
       <c r="BT10" s="34">
         <v>360208.16917949432</v>
       </c>
       <c r="BU10" s="34">
         <v>340343.8236299773</v>
       </c>
       <c r="BV10" s="34">
         <v>343288.65480980877</v>
       </c>
       <c r="BW10" s="34">
         <v>367050.86849974695</v>
       </c>
       <c r="BX10" s="34">
         <v>354086.93881215353</v>
       </c>
-      <c r="BY10" s="32"/>
+      <c r="BY10" s="34">
+        <v>349578.25978784694</v>
+      </c>
       <c r="BZ10" s="32"/>
       <c r="CA10" s="32"/>
       <c r="CB10" s="32"/>
       <c r="CC10" s="32"/>
       <c r="CD10" s="32"/>
       <c r="CE10" s="32"/>
       <c r="CF10" s="32"/>
       <c r="CG10" s="32"/>
       <c r="CH10" s="32"/>
       <c r="CI10" s="32"/>
       <c r="CJ10" s="32"/>
       <c r="CK10" s="32"/>
       <c r="CL10" s="32"/>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="32"/>
       <c r="CP10" s="32"/>
       <c r="CQ10" s="32"/>
       <c r="CR10" s="32"/>
       <c r="CS10" s="32"/>
       <c r="CT10" s="32"/>
       <c r="CU10" s="32"/>
       <c r="CV10" s="32"/>
       <c r="CW10" s="32"/>
       <c r="CX10" s="32"/>
@@ -3096,51 +3114,51 @@
       <c r="DN10" s="32"/>
       <c r="DO10" s="32"/>
       <c r="DP10" s="32"/>
       <c r="DQ10" s="32"/>
       <c r="DR10" s="32"/>
       <c r="DS10" s="32"/>
       <c r="DT10" s="32"/>
       <c r="DU10" s="32"/>
       <c r="DV10" s="32"/>
       <c r="DW10" s="32"/>
       <c r="DX10" s="32"/>
       <c r="DY10" s="32"/>
       <c r="DZ10" s="32"/>
       <c r="EA10" s="32"/>
       <c r="EB10" s="32"/>
       <c r="EC10" s="32"/>
       <c r="ED10" s="32"/>
       <c r="EE10" s="32"/>
       <c r="EF10" s="32"/>
       <c r="EG10" s="32"/>
       <c r="EH10" s="32"/>
       <c r="EI10" s="32"/>
       <c r="EJ10" s="32"/>
       <c r="EK10" s="32"/>
     </row>
-    <row r="11" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A11" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="30">
         <v>107.111</v>
       </c>
       <c r="C11" s="30">
         <v>1394.9</v>
       </c>
       <c r="D11" s="30">
         <v>1498.1</v>
       </c>
       <c r="E11" s="30">
         <v>3033.21</v>
       </c>
       <c r="F11" s="30">
         <v>3170.6</v>
       </c>
       <c r="G11" s="30">
         <v>3910.5</v>
       </c>
       <c r="H11" s="30">
         <v>3769</v>
       </c>
       <c r="I11" s="30">
@@ -3325,51 +3343,53 @@
       </c>
       <c r="BQ11" s="33">
         <v>52692.041707965</v>
       </c>
       <c r="BR11" s="33">
         <v>56836.268977235988</v>
       </c>
       <c r="BS11" s="33">
         <v>56846.271774770023</v>
       </c>
       <c r="BT11" s="33">
         <v>68029.944616330002</v>
       </c>
       <c r="BU11" s="33">
         <v>50591.41612016545</v>
       </c>
       <c r="BV11" s="33">
         <v>58091.651936815681</v>
       </c>
       <c r="BW11" s="33">
         <v>75767.659889500967</v>
       </c>
       <c r="BX11" s="33">
         <v>76768.170722760435</v>
       </c>
-      <c r="BY11" s="32"/>
+      <c r="BY11" s="33">
+        <v>75888.321174000142</v>
+      </c>
       <c r="BZ11" s="32"/>
       <c r="CA11" s="32"/>
       <c r="CB11" s="32"/>
       <c r="CC11" s="32"/>
       <c r="CD11" s="32"/>
       <c r="CE11" s="32"/>
       <c r="CF11" s="32"/>
       <c r="CG11" s="32"/>
       <c r="CH11" s="32"/>
       <c r="CI11" s="32"/>
       <c r="CJ11" s="32"/>
       <c r="CK11" s="32"/>
       <c r="CL11" s="32"/>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="32"/>
       <c r="CP11" s="32"/>
       <c r="CQ11" s="32"/>
       <c r="CR11" s="32"/>
       <c r="CS11" s="32"/>
       <c r="CT11" s="32"/>
       <c r="CU11" s="32"/>
       <c r="CV11" s="32"/>
       <c r="CW11" s="32"/>
       <c r="CX11" s="32"/>
@@ -3391,51 +3411,51 @@
       <c r="DN11" s="32"/>
       <c r="DO11" s="32"/>
       <c r="DP11" s="32"/>
       <c r="DQ11" s="32"/>
       <c r="DR11" s="32"/>
       <c r="DS11" s="32"/>
       <c r="DT11" s="32"/>
       <c r="DU11" s="32"/>
       <c r="DV11" s="32"/>
       <c r="DW11" s="32"/>
       <c r="DX11" s="32"/>
       <c r="DY11" s="32"/>
       <c r="DZ11" s="32"/>
       <c r="EA11" s="32"/>
       <c r="EB11" s="32"/>
       <c r="EC11" s="32"/>
       <c r="ED11" s="32"/>
       <c r="EE11" s="32"/>
       <c r="EF11" s="32"/>
       <c r="EG11" s="32"/>
       <c r="EH11" s="32"/>
       <c r="EI11" s="32"/>
       <c r="EJ11" s="32"/>
       <c r="EK11" s="32"/>
     </row>
-    <row r="12" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A12" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="30">
         <v>4604.1857617000005</v>
       </c>
       <c r="C12" s="30">
         <v>4065.59122418884</v>
       </c>
       <c r="D12" s="30">
         <v>3198.1</v>
       </c>
       <c r="E12" s="30">
         <v>4103</v>
       </c>
       <c r="F12" s="30">
         <v>3195.3933044536398</v>
       </c>
       <c r="G12" s="30">
         <v>4889.7892961790003</v>
       </c>
       <c r="H12" s="30">
         <v>4341.3770525299806</v>
       </c>
       <c r="I12" s="30">
@@ -3620,51 +3640,53 @@
       </c>
       <c r="BQ12" s="33">
         <v>29464.896458006071</v>
       </c>
       <c r="BR12" s="33">
         <v>31818.409110545843</v>
       </c>
       <c r="BS12" s="33">
         <v>32162.549822296849</v>
       </c>
       <c r="BT12" s="33">
         <v>28851.626163400699</v>
       </c>
       <c r="BU12" s="33">
         <v>36487.415221260781</v>
       </c>
       <c r="BV12" s="33">
         <v>34510.939700195806</v>
       </c>
       <c r="BW12" s="33">
         <v>33677.594032826004</v>
       </c>
       <c r="BX12" s="33">
         <v>29681.822870949629</v>
       </c>
-      <c r="BY12" s="32"/>
+      <c r="BY12" s="33">
+        <v>38328.758825717414</v>
+      </c>
       <c r="BZ12" s="32"/>
       <c r="CA12" s="32"/>
       <c r="CB12" s="32"/>
       <c r="CC12" s="32"/>
       <c r="CD12" s="32"/>
       <c r="CE12" s="32"/>
       <c r="CF12" s="32"/>
       <c r="CG12" s="32"/>
       <c r="CH12" s="32"/>
       <c r="CI12" s="32"/>
       <c r="CJ12" s="32"/>
       <c r="CK12" s="32"/>
       <c r="CL12" s="32"/>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="32"/>
       <c r="CP12" s="32"/>
       <c r="CQ12" s="32"/>
       <c r="CR12" s="32"/>
       <c r="CS12" s="32"/>
       <c r="CT12" s="32"/>
       <c r="CU12" s="32"/>
       <c r="CV12" s="32"/>
       <c r="CW12" s="32"/>
       <c r="CX12" s="32"/>
@@ -3686,51 +3708,51 @@
       <c r="DN12" s="32"/>
       <c r="DO12" s="32"/>
       <c r="DP12" s="32"/>
       <c r="DQ12" s="32"/>
       <c r="DR12" s="32"/>
       <c r="DS12" s="32"/>
       <c r="DT12" s="32"/>
       <c r="DU12" s="32"/>
       <c r="DV12" s="32"/>
       <c r="DW12" s="32"/>
       <c r="DX12" s="32"/>
       <c r="DY12" s="32"/>
       <c r="DZ12" s="32"/>
       <c r="EA12" s="32"/>
       <c r="EB12" s="32"/>
       <c r="EC12" s="32"/>
       <c r="ED12" s="32"/>
       <c r="EE12" s="32"/>
       <c r="EF12" s="32"/>
       <c r="EG12" s="32"/>
       <c r="EH12" s="32"/>
       <c r="EI12" s="32"/>
       <c r="EJ12" s="32"/>
       <c r="EK12" s="32"/>
     </row>
-    <row r="13" spans="1:141" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:141" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="9">
         <v>4604.1857617000005</v>
       </c>
       <c r="C13" s="9">
         <v>4065.59122418884</v>
       </c>
       <c r="D13" s="9">
         <v>3198.1</v>
       </c>
       <c r="E13" s="9">
         <v>4103</v>
       </c>
       <c r="F13" s="9">
         <v>3195.3933044536398</v>
       </c>
       <c r="G13" s="9">
         <v>4889.7892961790003</v>
       </c>
       <c r="H13" s="9">
         <v>4341.3770525299806</v>
       </c>
       <c r="I13" s="9">
@@ -3915,51 +3937,53 @@
       </c>
       <c r="BQ13" s="34">
         <v>4490.6100138377369</v>
       </c>
       <c r="BR13" s="34">
         <v>5079.9334254152673</v>
       </c>
       <c r="BS13" s="34">
         <v>3992.0285768018243</v>
       </c>
       <c r="BT13" s="34">
         <v>411.95405376749386</v>
       </c>
       <c r="BU13" s="34">
         <v>6465.1105001427059</v>
       </c>
       <c r="BV13" s="34">
         <v>3766.1310579010005</v>
       </c>
       <c r="BW13" s="34">
         <v>1867.9729815504893</v>
       </c>
       <c r="BX13" s="34">
         <v>138.23565693482897</v>
       </c>
-      <c r="BY13" s="32"/>
+      <c r="BY13" s="34">
+        <v>5843.421783650715</v>
+      </c>
       <c r="BZ13" s="32"/>
       <c r="CA13" s="32"/>
       <c r="CB13" s="32"/>
       <c r="CC13" s="32"/>
       <c r="CD13" s="32"/>
       <c r="CE13" s="32"/>
       <c r="CF13" s="32"/>
       <c r="CG13" s="32"/>
       <c r="CH13" s="32"/>
       <c r="CI13" s="32"/>
       <c r="CJ13" s="32"/>
       <c r="CK13" s="32"/>
       <c r="CL13" s="32"/>
       <c r="CM13" s="32"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="32"/>
       <c r="CP13" s="32"/>
       <c r="CQ13" s="32"/>
       <c r="CR13" s="32"/>
       <c r="CS13" s="32"/>
       <c r="CT13" s="32"/>
       <c r="CU13" s="32"/>
       <c r="CV13" s="32"/>
       <c r="CW13" s="32"/>
       <c r="CX13" s="32"/>
@@ -3981,51 +4005,51 @@
       <c r="DN13" s="32"/>
       <c r="DO13" s="32"/>
       <c r="DP13" s="32"/>
       <c r="DQ13" s="32"/>
       <c r="DR13" s="32"/>
       <c r="DS13" s="32"/>
       <c r="DT13" s="32"/>
       <c r="DU13" s="32"/>
       <c r="DV13" s="32"/>
       <c r="DW13" s="32"/>
       <c r="DX13" s="32"/>
       <c r="DY13" s="32"/>
       <c r="DZ13" s="32"/>
       <c r="EA13" s="32"/>
       <c r="EB13" s="32"/>
       <c r="EC13" s="32"/>
       <c r="ED13" s="32"/>
       <c r="EE13" s="32"/>
       <c r="EF13" s="32"/>
       <c r="EG13" s="32"/>
       <c r="EH13" s="32"/>
       <c r="EI13" s="32"/>
       <c r="EJ13" s="32"/>
       <c r="EK13" s="32"/>
     </row>
-    <row r="14" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A14" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
@@ -4210,51 +4234,53 @@
       </c>
       <c r="BQ14" s="34">
         <v>21929.615021555001</v>
       </c>
       <c r="BR14" s="34">
         <v>23717.703083971999</v>
       </c>
       <c r="BS14" s="34">
         <v>25185.219303861999</v>
       </c>
       <c r="BT14" s="34">
         <v>25541.274399485999</v>
       </c>
       <c r="BU14" s="34">
         <v>27523.907010970874</v>
       </c>
       <c r="BV14" s="34">
         <v>28690.217543232011</v>
       </c>
       <c r="BW14" s="34">
         <v>29764.196377626489</v>
       </c>
       <c r="BX14" s="34">
         <v>27519.398136805492</v>
       </c>
-      <c r="BY14" s="32"/>
+      <c r="BY14" s="34">
+        <v>30461.147964857395</v>
+      </c>
       <c r="BZ14" s="32"/>
       <c r="CA14" s="32"/>
       <c r="CB14" s="32"/>
       <c r="CC14" s="32"/>
       <c r="CD14" s="32"/>
       <c r="CE14" s="32"/>
       <c r="CF14" s="32"/>
       <c r="CG14" s="32"/>
       <c r="CH14" s="32"/>
       <c r="CI14" s="32"/>
       <c r="CJ14" s="32"/>
       <c r="CK14" s="32"/>
       <c r="CL14" s="32"/>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="32"/>
       <c r="CP14" s="32"/>
       <c r="CQ14" s="32"/>
       <c r="CR14" s="32"/>
       <c r="CS14" s="32"/>
       <c r="CT14" s="32"/>
       <c r="CU14" s="32"/>
       <c r="CV14" s="32"/>
       <c r="CW14" s="32"/>
       <c r="CX14" s="32"/>
@@ -4276,51 +4302,51 @@
       <c r="DN14" s="32"/>
       <c r="DO14" s="32"/>
       <c r="DP14" s="32"/>
       <c r="DQ14" s="32"/>
       <c r="DR14" s="32"/>
       <c r="DS14" s="32"/>
       <c r="DT14" s="32"/>
       <c r="DU14" s="32"/>
       <c r="DV14" s="32"/>
       <c r="DW14" s="32"/>
       <c r="DX14" s="32"/>
       <c r="DY14" s="32"/>
       <c r="DZ14" s="32"/>
       <c r="EA14" s="32"/>
       <c r="EB14" s="32"/>
       <c r="EC14" s="32"/>
       <c r="ED14" s="32"/>
       <c r="EE14" s="32"/>
       <c r="EF14" s="32"/>
       <c r="EG14" s="32"/>
       <c r="EH14" s="32"/>
       <c r="EI14" s="32"/>
       <c r="EJ14" s="32"/>
       <c r="EK14" s="32"/>
     </row>
-    <row r="15" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
@@ -4505,51 +4531,53 @@
       </c>
       <c r="BQ15" s="34">
         <v>3044.6714226133349</v>
       </c>
       <c r="BR15" s="34">
         <v>3020.7726011585751</v>
       </c>
       <c r="BS15" s="34">
         <v>2985.3019416330253</v>
       </c>
       <c r="BT15" s="34">
         <v>2898.3977101472055</v>
       </c>
       <c r="BU15" s="34">
         <v>2498.3977101472055</v>
       </c>
       <c r="BV15" s="34">
         <v>2054.5910990627958</v>
       </c>
       <c r="BW15" s="34">
         <v>2045.4246736490259</v>
       </c>
       <c r="BX15" s="34">
         <v>2024.1890772093059</v>
       </c>
-      <c r="BY15" s="32"/>
+      <c r="BY15" s="34">
+        <v>2024.1890772093059</v>
+      </c>
       <c r="BZ15" s="32"/>
       <c r="CA15" s="32"/>
       <c r="CB15" s="32"/>
       <c r="CC15" s="32"/>
       <c r="CD15" s="32"/>
       <c r="CE15" s="32"/>
       <c r="CF15" s="32"/>
       <c r="CG15" s="32"/>
       <c r="CH15" s="32"/>
       <c r="CI15" s="32"/>
       <c r="CJ15" s="32"/>
       <c r="CK15" s="32"/>
       <c r="CL15" s="32"/>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="32"/>
       <c r="CP15" s="32"/>
       <c r="CQ15" s="32"/>
       <c r="CR15" s="32"/>
       <c r="CS15" s="32"/>
       <c r="CT15" s="32"/>
       <c r="CU15" s="32"/>
       <c r="CV15" s="32"/>
       <c r="CW15" s="32"/>
       <c r="CX15" s="32"/>
@@ -4571,51 +4599,51 @@
       <c r="DN15" s="32"/>
       <c r="DO15" s="32"/>
       <c r="DP15" s="32"/>
       <c r="DQ15" s="32"/>
       <c r="DR15" s="32"/>
       <c r="DS15" s="32"/>
       <c r="DT15" s="32"/>
       <c r="DU15" s="32"/>
       <c r="DV15" s="32"/>
       <c r="DW15" s="32"/>
       <c r="DX15" s="32"/>
       <c r="DY15" s="32"/>
       <c r="DZ15" s="32"/>
       <c r="EA15" s="32"/>
       <c r="EB15" s="32"/>
       <c r="EC15" s="32"/>
       <c r="ED15" s="32"/>
       <c r="EE15" s="32"/>
       <c r="EF15" s="32"/>
       <c r="EG15" s="32"/>
       <c r="EH15" s="32"/>
       <c r="EI15" s="32"/>
       <c r="EJ15" s="32"/>
       <c r="EK15" s="32"/>
     </row>
-    <row r="16" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A16" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="30">
         <v>2503.6406878192706</v>
       </c>
       <c r="C16" s="30">
         <v>2415.0637927336988</v>
       </c>
       <c r="D16" s="30">
         <v>5488.3823483722936</v>
       </c>
       <c r="E16" s="30">
         <v>2161.7547760803973</v>
       </c>
       <c r="F16" s="30">
         <v>2976.8205622250066</v>
       </c>
       <c r="G16" s="30">
         <v>5407.6817612911882</v>
       </c>
       <c r="H16" s="30">
         <v>7511.463675596804</v>
       </c>
       <c r="I16" s="30">
@@ -4800,51 +4828,53 @@
       </c>
       <c r="BQ16" s="33">
         <v>52269.692691115182</v>
       </c>
       <c r="BR16" s="33">
         <v>46937.931082095136</v>
       </c>
       <c r="BS16" s="33">
         <v>50206.383499354481</v>
       </c>
       <c r="BT16" s="33">
         <v>39530.962666850828</v>
       </c>
       <c r="BU16" s="33">
         <v>33111.61481855037</v>
       </c>
       <c r="BV16" s="33">
         <v>44579.705917217907</v>
       </c>
       <c r="BW16" s="33">
         <v>134745.71054052369</v>
       </c>
       <c r="BX16" s="33">
         <v>109809.7173212385</v>
       </c>
-      <c r="BY16" s="32"/>
+      <c r="BY16" s="33">
+        <v>114104.05827250004</v>
+      </c>
       <c r="BZ16" s="32"/>
       <c r="CA16" s="32"/>
       <c r="CB16" s="32"/>
       <c r="CC16" s="32"/>
       <c r="CD16" s="32"/>
       <c r="CE16" s="32"/>
       <c r="CF16" s="32"/>
       <c r="CG16" s="32"/>
       <c r="CH16" s="32"/>
       <c r="CI16" s="32"/>
       <c r="CJ16" s="32"/>
       <c r="CK16" s="32"/>
       <c r="CL16" s="32"/>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="32"/>
       <c r="CP16" s="32"/>
       <c r="CQ16" s="32"/>
       <c r="CR16" s="32"/>
       <c r="CS16" s="32"/>
       <c r="CT16" s="32"/>
       <c r="CU16" s="32"/>
       <c r="CV16" s="32"/>
       <c r="CW16" s="32"/>
       <c r="CX16" s="32"/>
@@ -4866,51 +4896,51 @@
       <c r="DN16" s="32"/>
       <c r="DO16" s="32"/>
       <c r="DP16" s="32"/>
       <c r="DQ16" s="32"/>
       <c r="DR16" s="32"/>
       <c r="DS16" s="32"/>
       <c r="DT16" s="32"/>
       <c r="DU16" s="32"/>
       <c r="DV16" s="32"/>
       <c r="DW16" s="32"/>
       <c r="DX16" s="32"/>
       <c r="DY16" s="32"/>
       <c r="DZ16" s="32"/>
       <c r="EA16" s="32"/>
       <c r="EB16" s="32"/>
       <c r="EC16" s="32"/>
       <c r="ED16" s="32"/>
       <c r="EE16" s="32"/>
       <c r="EF16" s="32"/>
       <c r="EG16" s="32"/>
       <c r="EH16" s="32"/>
       <c r="EI16" s="32"/>
       <c r="EJ16" s="32"/>
       <c r="EK16" s="32"/>
     </row>
-    <row r="17" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="9">
         <v>1094.3660913142726</v>
       </c>
       <c r="C17" s="9">
         <v>973.66553101967054</v>
       </c>
       <c r="D17" s="9">
         <v>1399.9736091198406</v>
       </c>
       <c r="E17" s="9">
         <v>1115.50056808718</v>
       </c>
       <c r="F17" s="9">
         <v>1238.9691263885584</v>
       </c>
       <c r="G17" s="9">
         <v>2746.7761052988399</v>
       </c>
       <c r="H17" s="9">
         <v>4365.9956048518598</v>
       </c>
       <c r="I17" s="9">
@@ -5095,51 +5125,53 @@
       </c>
       <c r="BQ17" s="34">
         <v>41415.782361621343</v>
       </c>
       <c r="BR17" s="34">
         <v>38948.689493073718</v>
       </c>
       <c r="BS17" s="34">
         <v>45845.299925313739</v>
       </c>
       <c r="BT17" s="34">
         <v>27901.449506299687</v>
       </c>
       <c r="BU17" s="34">
         <v>29977.952353868077</v>
       </c>
       <c r="BV17" s="34">
         <v>35908.339867886774</v>
       </c>
       <c r="BW17" s="34">
         <v>85336.67636327431</v>
       </c>
       <c r="BX17" s="34">
         <v>65754.018377593922</v>
       </c>
-      <c r="BY17" s="32"/>
+      <c r="BY17" s="34">
+        <v>55313.795244277295</v>
+      </c>
       <c r="BZ17" s="32"/>
       <c r="CA17" s="32"/>
       <c r="CB17" s="32"/>
       <c r="CC17" s="32"/>
       <c r="CD17" s="32"/>
       <c r="CE17" s="32"/>
       <c r="CF17" s="32"/>
       <c r="CG17" s="32"/>
       <c r="CH17" s="32"/>
       <c r="CI17" s="32"/>
       <c r="CJ17" s="32"/>
       <c r="CK17" s="32"/>
       <c r="CL17" s="32"/>
       <c r="CM17" s="32"/>
       <c r="CN17" s="32"/>
       <c r="CO17" s="32"/>
       <c r="CP17" s="32"/>
       <c r="CQ17" s="32"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="32"/>
       <c r="CT17" s="32"/>
       <c r="CU17" s="32"/>
       <c r="CV17" s="32"/>
       <c r="CW17" s="32"/>
       <c r="CX17" s="32"/>
@@ -5161,51 +5193,51 @@
       <c r="DN17" s="32"/>
       <c r="DO17" s="32"/>
       <c r="DP17" s="32"/>
       <c r="DQ17" s="32"/>
       <c r="DR17" s="32"/>
       <c r="DS17" s="32"/>
       <c r="DT17" s="32"/>
       <c r="DU17" s="32"/>
       <c r="DV17" s="32"/>
       <c r="DW17" s="32"/>
       <c r="DX17" s="32"/>
       <c r="DY17" s="32"/>
       <c r="DZ17" s="32"/>
       <c r="EA17" s="32"/>
       <c r="EB17" s="32"/>
       <c r="EC17" s="32"/>
       <c r="ED17" s="32"/>
       <c r="EE17" s="32"/>
       <c r="EF17" s="32"/>
       <c r="EG17" s="32"/>
       <c r="EH17" s="32"/>
       <c r="EI17" s="32"/>
       <c r="EJ17" s="32"/>
       <c r="EK17" s="32"/>
     </row>
-    <row r="18" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A18" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="9">
         <v>1409.274596504998</v>
       </c>
       <c r="C18" s="9">
         <v>1441.3982617140282</v>
       </c>
       <c r="D18" s="9">
         <v>4088.4087392524525</v>
       </c>
       <c r="E18" s="9">
         <v>1046.2542079932173</v>
       </c>
       <c r="F18" s="9">
         <v>1737.8514358364482</v>
       </c>
       <c r="G18" s="9">
         <v>2660.9056559923483</v>
       </c>
       <c r="H18" s="9">
         <v>3145.4680707449443</v>
       </c>
       <c r="I18" s="9">
@@ -5390,51 +5422,53 @@
       </c>
       <c r="BQ18" s="34">
         <v>10853.91032949384</v>
       </c>
       <c r="BR18" s="34">
         <v>7989.2415890214215</v>
       </c>
       <c r="BS18" s="34">
         <v>4361.0835740407392</v>
       </c>
       <c r="BT18" s="34">
         <v>11629.513160551145</v>
       </c>
       <c r="BU18" s="34">
         <v>3133.6624646822966</v>
       </c>
       <c r="BV18" s="34">
         <v>8671.3660493311327</v>
       </c>
       <c r="BW18" s="34">
         <v>49409.034177249399</v>
       </c>
       <c r="BX18" s="34">
         <v>44055.698943644573</v>
       </c>
-      <c r="BY18" s="32"/>
+      <c r="BY18" s="34">
+        <v>58790.263028222747</v>
+      </c>
       <c r="BZ18" s="32"/>
       <c r="CA18" s="32"/>
       <c r="CB18" s="32"/>
       <c r="CC18" s="32"/>
       <c r="CD18" s="32"/>
       <c r="CE18" s="32"/>
       <c r="CF18" s="32"/>
       <c r="CG18" s="32"/>
       <c r="CH18" s="32"/>
       <c r="CI18" s="32"/>
       <c r="CJ18" s="32"/>
       <c r="CK18" s="32"/>
       <c r="CL18" s="32"/>
       <c r="CM18" s="32"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="32"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="32"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="32"/>
       <c r="CT18" s="32"/>
       <c r="CU18" s="32"/>
       <c r="CV18" s="32"/>
       <c r="CW18" s="32"/>
       <c r="CX18" s="32"/>
@@ -5456,51 +5490,51 @@
       <c r="DN18" s="32"/>
       <c r="DO18" s="32"/>
       <c r="DP18" s="32"/>
       <c r="DQ18" s="32"/>
       <c r="DR18" s="32"/>
       <c r="DS18" s="32"/>
       <c r="DT18" s="32"/>
       <c r="DU18" s="32"/>
       <c r="DV18" s="32"/>
       <c r="DW18" s="32"/>
       <c r="DX18" s="32"/>
       <c r="DY18" s="32"/>
       <c r="DZ18" s="32"/>
       <c r="EA18" s="32"/>
       <c r="EB18" s="32"/>
       <c r="EC18" s="32"/>
       <c r="ED18" s="32"/>
       <c r="EE18" s="32"/>
       <c r="EF18" s="32"/>
       <c r="EG18" s="32"/>
       <c r="EH18" s="32"/>
       <c r="EI18" s="32"/>
       <c r="EJ18" s="32"/>
       <c r="EK18" s="32"/>
     </row>
-    <row r="19" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A19" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="11">
         <v>49932.799691266715</v>
       </c>
       <c r="C19" s="11">
         <v>72237.400867849225</v>
       </c>
       <c r="D19" s="11">
         <v>85185.632458788838</v>
       </c>
       <c r="E19" s="11">
         <v>109952.5175957559</v>
       </c>
       <c r="F19" s="11">
         <v>121149.83414010299</v>
       </c>
       <c r="G19" s="11">
         <v>125379.71036530138</v>
       </c>
       <c r="H19" s="11">
         <v>136680.26149622689</v>
       </c>
       <c r="I19" s="11">
@@ -5685,51 +5719,53 @@
       </c>
       <c r="BQ19" s="35">
         <v>864676.72586054145</v>
       </c>
       <c r="BR19" s="35">
         <v>932897.41497163777</v>
       </c>
       <c r="BS19" s="35">
         <v>951810.49604679819</v>
       </c>
       <c r="BT19" s="35">
         <v>1011342.7274759447</v>
       </c>
       <c r="BU19" s="35">
         <v>1029858.4523061789</v>
       </c>
       <c r="BV19" s="35">
         <v>1053735.1929764845</v>
       </c>
       <c r="BW19" s="35">
         <v>1044413.8761170898</v>
       </c>
       <c r="BX19" s="35">
         <v>1084985.01826152</v>
       </c>
-      <c r="BY19" s="32"/>
+      <c r="BY19" s="35">
+        <v>1109232.2166198748</v>
+      </c>
       <c r="BZ19" s="32"/>
       <c r="CA19" s="32"/>
       <c r="CB19" s="32"/>
       <c r="CC19" s="32"/>
       <c r="CD19" s="32"/>
       <c r="CE19" s="32"/>
       <c r="CF19" s="32"/>
       <c r="CG19" s="32"/>
       <c r="CH19" s="32"/>
       <c r="CI19" s="32"/>
       <c r="CJ19" s="32"/>
       <c r="CK19" s="32"/>
       <c r="CL19" s="32"/>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="32"/>
       <c r="CP19" s="32"/>
       <c r="CQ19" s="32"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="32"/>
       <c r="CT19" s="32"/>
       <c r="CU19" s="32"/>
       <c r="CV19" s="32"/>
       <c r="CW19" s="32"/>
       <c r="CX19" s="32"/>
@@ -5751,51 +5787,51 @@
       <c r="DN19" s="32"/>
       <c r="DO19" s="32"/>
       <c r="DP19" s="32"/>
       <c r="DQ19" s="32"/>
       <c r="DR19" s="32"/>
       <c r="DS19" s="32"/>
       <c r="DT19" s="32"/>
       <c r="DU19" s="32"/>
       <c r="DV19" s="32"/>
       <c r="DW19" s="32"/>
       <c r="DX19" s="32"/>
       <c r="DY19" s="32"/>
       <c r="DZ19" s="32"/>
       <c r="EA19" s="32"/>
       <c r="EB19" s="32"/>
       <c r="EC19" s="32"/>
       <c r="ED19" s="32"/>
       <c r="EE19" s="32"/>
       <c r="EF19" s="32"/>
       <c r="EG19" s="32"/>
       <c r="EH19" s="32"/>
       <c r="EI19" s="32"/>
       <c r="EJ19" s="32"/>
       <c r="EK19" s="32"/>
     </row>
-    <row r="20" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A20" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="9">
         <v>28699.690928340591</v>
       </c>
       <c r="C20" s="9">
         <v>41743.52419523344</v>
       </c>
       <c r="D20" s="9">
         <v>47531.903880484453</v>
       </c>
       <c r="E20" s="9">
         <v>59421.737820039692</v>
       </c>
       <c r="F20" s="9">
         <v>66076.80596510446</v>
       </c>
       <c r="G20" s="9">
         <v>74685.612619082342</v>
       </c>
       <c r="H20" s="9">
         <v>92200.049725030171</v>
       </c>
       <c r="I20" s="9">
@@ -5980,51 +6016,53 @@
       </c>
       <c r="BQ20" s="34">
         <v>568801.56979502132</v>
       </c>
       <c r="BR20" s="34">
         <v>610635.81259707396</v>
       </c>
       <c r="BS20" s="34">
         <v>623218.13464418449</v>
       </c>
       <c r="BT20" s="34">
         <v>662764.0714570015</v>
       </c>
       <c r="BU20" s="34">
         <v>692648.29114088393</v>
       </c>
       <c r="BV20" s="34">
         <v>719117.90421600698</v>
       </c>
       <c r="BW20" s="34">
         <v>726772.04179459217</v>
       </c>
       <c r="BX20" s="34">
         <v>774953.77839301096</v>
       </c>
-      <c r="BY20" s="32"/>
+      <c r="BY20" s="34">
+        <v>818444.21986025048</v>
+      </c>
       <c r="BZ20" s="32"/>
       <c r="CA20" s="32"/>
       <c r="CB20" s="32"/>
       <c r="CC20" s="32"/>
       <c r="CD20" s="32"/>
       <c r="CE20" s="32"/>
       <c r="CF20" s="32"/>
       <c r="CG20" s="32"/>
       <c r="CH20" s="32"/>
       <c r="CI20" s="32"/>
       <c r="CJ20" s="32"/>
       <c r="CK20" s="32"/>
       <c r="CL20" s="32"/>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="32"/>
       <c r="CP20" s="32"/>
       <c r="CQ20" s="32"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="32"/>
       <c r="CT20" s="32"/>
       <c r="CU20" s="32"/>
       <c r="CV20" s="32"/>
       <c r="CW20" s="32"/>
       <c r="CX20" s="32"/>
@@ -6046,51 +6084,51 @@
       <c r="DN20" s="32"/>
       <c r="DO20" s="32"/>
       <c r="DP20" s="32"/>
       <c r="DQ20" s="32"/>
       <c r="DR20" s="32"/>
       <c r="DS20" s="32"/>
       <c r="DT20" s="32"/>
       <c r="DU20" s="32"/>
       <c r="DV20" s="32"/>
       <c r="DW20" s="32"/>
       <c r="DX20" s="32"/>
       <c r="DY20" s="32"/>
       <c r="DZ20" s="32"/>
       <c r="EA20" s="32"/>
       <c r="EB20" s="32"/>
       <c r="EC20" s="32"/>
       <c r="ED20" s="32"/>
       <c r="EE20" s="32"/>
       <c r="EF20" s="32"/>
       <c r="EG20" s="32"/>
       <c r="EH20" s="32"/>
       <c r="EI20" s="32"/>
       <c r="EJ20" s="32"/>
       <c r="EK20" s="32"/>
     </row>
-    <row r="21" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="9">
         <v>21233.108762926127</v>
       </c>
       <c r="C21" s="9">
         <v>30493.876672615788</v>
       </c>
       <c r="D21" s="9">
         <v>37653.728578304392</v>
       </c>
       <c r="E21" s="9">
         <v>50530.779775716212</v>
       </c>
       <c r="F21" s="9">
         <v>55073.028174998537</v>
       </c>
       <c r="G21" s="9">
         <v>50694.097746219028</v>
       </c>
       <c r="H21" s="9">
         <v>44480.211771196708</v>
       </c>
       <c r="I21" s="9">
@@ -6275,51 +6313,53 @@
       </c>
       <c r="BQ21" s="34">
         <v>295875.15606552013</v>
       </c>
       <c r="BR21" s="34">
         <v>322261.60237456375</v>
       </c>
       <c r="BS21" s="34">
         <v>328592.36140261369</v>
       </c>
       <c r="BT21" s="34">
         <v>348578.65601894318</v>
       </c>
       <c r="BU21" s="34">
         <v>337210.16116529499</v>
       </c>
       <c r="BV21" s="34">
         <v>334617.28876047762</v>
       </c>
       <c r="BW21" s="34">
         <v>317641.83432249754</v>
       </c>
       <c r="BX21" s="34">
         <v>310031.23986850894</v>
       </c>
-      <c r="BY21" s="32"/>
+      <c r="BY21" s="34">
+        <v>290787.99675962422</v>
+      </c>
       <c r="BZ21" s="32"/>
       <c r="CA21" s="32"/>
       <c r="CB21" s="32"/>
       <c r="CC21" s="32"/>
       <c r="CD21" s="32"/>
       <c r="CE21" s="32"/>
       <c r="CF21" s="32"/>
       <c r="CG21" s="32"/>
       <c r="CH21" s="32"/>
       <c r="CI21" s="32"/>
       <c r="CJ21" s="32"/>
       <c r="CK21" s="32"/>
       <c r="CL21" s="32"/>
       <c r="CM21" s="32"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="32"/>
       <c r="CP21" s="32"/>
       <c r="CQ21" s="32"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="32"/>
       <c r="CT21" s="32"/>
       <c r="CU21" s="32"/>
       <c r="CV21" s="32"/>
       <c r="CW21" s="32"/>
       <c r="CX21" s="32"/>
@@ -6341,51 +6381,51 @@
       <c r="DN21" s="32"/>
       <c r="DO21" s="32"/>
       <c r="DP21" s="32"/>
       <c r="DQ21" s="32"/>
       <c r="DR21" s="32"/>
       <c r="DS21" s="32"/>
       <c r="DT21" s="32"/>
       <c r="DU21" s="32"/>
       <c r="DV21" s="32"/>
       <c r="DW21" s="32"/>
       <c r="DX21" s="32"/>
       <c r="DY21" s="32"/>
       <c r="DZ21" s="32"/>
       <c r="EA21" s="32"/>
       <c r="EB21" s="32"/>
       <c r="EC21" s="32"/>
       <c r="ED21" s="32"/>
       <c r="EE21" s="32"/>
       <c r="EF21" s="32"/>
       <c r="EG21" s="32"/>
       <c r="EH21" s="32"/>
       <c r="EI21" s="32"/>
       <c r="EJ21" s="32"/>
       <c r="EK21" s="32"/>
     </row>
-    <row r="22" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A22" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="11">
         <v>45328.613929566716</v>
       </c>
       <c r="C22" s="11">
         <v>68171.809643660381</v>
       </c>
       <c r="D22" s="11">
         <v>81987.532458788832</v>
       </c>
       <c r="E22" s="11">
         <v>105849.5175957559</v>
       </c>
       <c r="F22" s="11">
         <v>117954.44083564935</v>
       </c>
       <c r="G22" s="11">
         <v>120489.92106912237</v>
       </c>
       <c r="H22" s="11">
         <v>132338.88444369691</v>
       </c>
       <c r="I22" s="11">
@@ -6570,51 +6610,53 @@
       </c>
       <c r="BQ22" s="35">
         <v>857141.44442409044</v>
       </c>
       <c r="BR22" s="35">
         <v>924796.70894506387</v>
       </c>
       <c r="BS22" s="35">
         <v>944833.16552836332</v>
       </c>
       <c r="BT22" s="35">
         <v>1008032.37571203</v>
       </c>
       <c r="BU22" s="35">
         <v>1020894.944095889</v>
       </c>
       <c r="BV22" s="35">
         <v>1047914.4708195208</v>
       </c>
       <c r="BW22" s="35">
         <v>1040500.4784618902</v>
       </c>
       <c r="BX22" s="35">
         <v>1082822.5935273757</v>
       </c>
-      <c r="BY22" s="32"/>
+      <c r="BY22" s="35">
+        <v>1101364.6057590148</v>
+      </c>
       <c r="BZ22" s="32"/>
       <c r="CA22" s="32"/>
       <c r="CB22" s="32"/>
       <c r="CC22" s="32"/>
       <c r="CD22" s="32"/>
       <c r="CE22" s="32"/>
       <c r="CF22" s="32"/>
       <c r="CG22" s="32"/>
       <c r="CH22" s="32"/>
       <c r="CI22" s="32"/>
       <c r="CJ22" s="32"/>
       <c r="CK22" s="32"/>
       <c r="CL22" s="32"/>
       <c r="CM22" s="32"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="32"/>
       <c r="CP22" s="32"/>
       <c r="CQ22" s="32"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="32"/>
       <c r="CT22" s="32"/>
       <c r="CU22" s="32"/>
       <c r="CV22" s="32"/>
       <c r="CW22" s="32"/>
       <c r="CX22" s="32"/>
@@ -6636,51 +6678,51 @@
       <c r="DN22" s="32"/>
       <c r="DO22" s="32"/>
       <c r="DP22" s="32"/>
       <c r="DQ22" s="32"/>
       <c r="DR22" s="32"/>
       <c r="DS22" s="32"/>
       <c r="DT22" s="32"/>
       <c r="DU22" s="32"/>
       <c r="DV22" s="32"/>
       <c r="DW22" s="32"/>
       <c r="DX22" s="32"/>
       <c r="DY22" s="32"/>
       <c r="DZ22" s="32"/>
       <c r="EA22" s="32"/>
       <c r="EB22" s="32"/>
       <c r="EC22" s="32"/>
       <c r="ED22" s="32"/>
       <c r="EE22" s="32"/>
       <c r="EF22" s="32"/>
       <c r="EG22" s="32"/>
       <c r="EH22" s="32"/>
       <c r="EI22" s="32"/>
       <c r="EJ22" s="32"/>
       <c r="EK22" s="32"/>
     </row>
-    <row r="23" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A23" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="AK23" s="13"/>
       <c r="AO23" s="13"/>
       <c r="AT23" s="3"/>
       <c r="AU23" s="3"/>
       <c r="AV23" s="3"/>
       <c r="AW23" s="3"/>
       <c r="AX23" s="3"/>
@@ -6725,51 +6767,51 @@
       <c r="CV23" s="32"/>
       <c r="CW23" s="32"/>
       <c r="CX23" s="32"/>
       <c r="CY23" s="32"/>
       <c r="CZ23" s="32"/>
       <c r="DA23" s="32"/>
       <c r="DB23" s="32"/>
       <c r="DC23" s="32"/>
       <c r="DD23" s="32"/>
       <c r="DE23" s="32"/>
       <c r="DF23" s="32"/>
       <c r="DG23" s="32"/>
       <c r="DH23" s="32"/>
       <c r="DI23" s="32"/>
       <c r="DJ23" s="32"/>
       <c r="DK23" s="32"/>
       <c r="DL23" s="32"/>
       <c r="DM23" s="32"/>
       <c r="DN23" s="32"/>
       <c r="DO23" s="32"/>
       <c r="DP23" s="32"/>
       <c r="DQ23" s="32"/>
       <c r="DR23" s="32"/>
       <c r="DS23" s="32"/>
     </row>
-    <row r="24" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A24" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="14"/>
       <c r="N24" s="14"/>
       <c r="O24" s="14"/>
       <c r="P24" s="14"/>
       <c r="Q24" s="14"/>
       <c r="R24" s="14"/>
       <c r="S24" s="14"/>
       <c r="T24" s="14"/>
       <c r="U24" s="14"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
@@ -6816,51 +6858,51 @@
       <c r="CV24" s="32"/>
       <c r="CW24" s="32"/>
       <c r="CX24" s="32"/>
       <c r="CY24" s="32"/>
       <c r="CZ24" s="32"/>
       <c r="DA24" s="32"/>
       <c r="DB24" s="32"/>
       <c r="DC24" s="32"/>
       <c r="DD24" s="32"/>
       <c r="DE24" s="32"/>
       <c r="DF24" s="32"/>
       <c r="DG24" s="32"/>
       <c r="DH24" s="32"/>
       <c r="DI24" s="32"/>
       <c r="DJ24" s="32"/>
       <c r="DK24" s="32"/>
       <c r="DL24" s="32"/>
       <c r="DM24" s="32"/>
       <c r="DN24" s="32"/>
       <c r="DO24" s="32"/>
       <c r="DP24" s="32"/>
       <c r="DQ24" s="32"/>
       <c r="DR24" s="32"/>
       <c r="DS24" s="32"/>
     </row>
-    <row r="25" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A25" s="15"/>
       <c r="B25" s="16"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="17"/>
       <c r="O25" s="17"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>
       <c r="R25" s="14"/>
       <c r="S25" s="14"/>
       <c r="T25" s="14"/>
       <c r="U25" s="14"/>
       <c r="AK25" s="13"/>
       <c r="AO25" s="13"/>
       <c r="BL25" s="32"/>
       <c r="BM25" s="32"/>
@@ -6901,51 +6943,51 @@
       <c r="CV25" s="32"/>
       <c r="CW25" s="32"/>
       <c r="CX25" s="32"/>
       <c r="CY25" s="32"/>
       <c r="CZ25" s="32"/>
       <c r="DA25" s="32"/>
       <c r="DB25" s="32"/>
       <c r="DC25" s="32"/>
       <c r="DD25" s="32"/>
       <c r="DE25" s="32"/>
       <c r="DF25" s="32"/>
       <c r="DG25" s="32"/>
       <c r="DH25" s="32"/>
       <c r="DI25" s="32"/>
       <c r="DJ25" s="32"/>
       <c r="DK25" s="32"/>
       <c r="DL25" s="32"/>
       <c r="DM25" s="32"/>
       <c r="DN25" s="32"/>
       <c r="DO25" s="32"/>
       <c r="DP25" s="32"/>
       <c r="DQ25" s="32"/>
       <c r="DR25" s="32"/>
       <c r="DS25" s="32"/>
     </row>
-    <row r="26" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="19"/>
       <c r="S26" s="19"/>
       <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="18"/>
       <c r="W26" s="18"/>
@@ -6999,51 +7041,51 @@
       <c r="CV26" s="32"/>
       <c r="CW26" s="32"/>
       <c r="CX26" s="32"/>
       <c r="CY26" s="32"/>
       <c r="CZ26" s="32"/>
       <c r="DA26" s="32"/>
       <c r="DB26" s="32"/>
       <c r="DC26" s="32"/>
       <c r="DD26" s="32"/>
       <c r="DE26" s="32"/>
       <c r="DF26" s="32"/>
       <c r="DG26" s="32"/>
       <c r="DH26" s="32"/>
       <c r="DI26" s="32"/>
       <c r="DJ26" s="32"/>
       <c r="DK26" s="32"/>
       <c r="DL26" s="32"/>
       <c r="DM26" s="32"/>
       <c r="DN26" s="32"/>
       <c r="DO26" s="32"/>
       <c r="DP26" s="32"/>
       <c r="DQ26" s="32"/>
       <c r="DR26" s="32"/>
       <c r="DS26" s="32"/>
     </row>
-    <row r="27" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:141" s="25" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27"/>
       <c r="B27" s="27">
         <v>1999</v>
       </c>
       <c r="C27" s="27">
         <v>2000</v>
       </c>
       <c r="D27" s="27">
         <v>2001</v>
       </c>
       <c r="E27" s="27">
         <v>2002</v>
       </c>
       <c r="F27" s="27">
         <v>2003</v>
       </c>
       <c r="G27" s="27">
         <v>2004</v>
       </c>
       <c r="H27" s="27">
         <v>2005</v>
       </c>
       <c r="I27" s="27">
         <v>2006</v>
       </c>
@@ -7226,99 +7268,101 @@
       </c>
       <c r="BQ27" s="27" t="s">
         <v>80</v>
       </c>
       <c r="BR27" s="27" t="s">
         <v>87</v>
       </c>
       <c r="BS27" s="27" t="s">
         <v>81</v>
       </c>
       <c r="BT27" s="27" t="s">
         <v>82</v>
       </c>
       <c r="BU27" s="27" t="s">
         <v>83</v>
       </c>
       <c r="BV27" s="27" t="s">
         <v>84</v>
       </c>
       <c r="BW27" s="27" t="s">
         <v>85</v>
       </c>
       <c r="BX27" s="27" t="s">
         <v>86</v>
       </c>
-      <c r="BY27" s="32"/>
+      <c r="BY27" s="27" t="s">
+        <v>88</v>
+      </c>
       <c r="BZ27" s="32"/>
       <c r="CA27" s="32"/>
       <c r="CB27" s="32"/>
       <c r="CC27" s="32"/>
       <c r="CD27" s="32"/>
       <c r="CE27" s="32"/>
       <c r="CF27" s="32"/>
       <c r="CG27" s="32"/>
       <c r="CH27" s="32"/>
       <c r="CI27" s="32"/>
       <c r="CJ27" s="32"/>
       <c r="CK27" s="32"/>
       <c r="CL27" s="32"/>
       <c r="CM27" s="32"/>
       <c r="CN27" s="32"/>
       <c r="CO27" s="32"/>
       <c r="CP27" s="32"/>
       <c r="CQ27" s="32"/>
       <c r="CR27" s="32"/>
       <c r="CS27" s="32"/>
       <c r="CT27" s="32"/>
       <c r="CU27" s="32"/>
       <c r="CV27" s="32"/>
       <c r="CW27" s="32"/>
       <c r="CX27" s="32"/>
       <c r="CY27" s="32"/>
       <c r="CZ27" s="32"/>
       <c r="DA27" s="32"/>
       <c r="DB27" s="32"/>
       <c r="DC27" s="32"/>
       <c r="DD27" s="32"/>
       <c r="DE27" s="32"/>
       <c r="DF27" s="32"/>
       <c r="DG27" s="32"/>
       <c r="DH27" s="32"/>
       <c r="DI27" s="32"/>
       <c r="DJ27" s="32"/>
       <c r="DK27" s="32"/>
       <c r="DL27" s="32"/>
       <c r="DM27" s="32"/>
       <c r="DN27" s="32"/>
       <c r="DO27" s="32"/>
       <c r="DP27" s="32"/>
       <c r="DQ27" s="32"/>
       <c r="DR27" s="32"/>
       <c r="DS27" s="32"/>
     </row>
-    <row r="28" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A28" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="31">
         <v>29.205158009784604</v>
       </c>
       <c r="C28" s="31">
         <v>36.032046495398632</v>
       </c>
       <c r="D28" s="31">
         <v>40.408825928983447</v>
       </c>
       <c r="E28" s="31">
         <v>45.997903762629264</v>
       </c>
       <c r="F28" s="31">
         <v>45.873412587254705</v>
       </c>
       <c r="G28" s="31">
         <v>42.77266290755481</v>
       </c>
       <c r="H28" s="31">
         <v>42.665575359016074</v>
       </c>
       <c r="I28" s="31">
@@ -7503,99 +7547,101 @@
       </c>
       <c r="BQ28" s="31">
         <v>57.189136927064524</v>
       </c>
       <c r="BR28" s="31">
         <v>60.065561524217799</v>
       </c>
       <c r="BS28" s="31">
         <v>60.140438647497803</v>
       </c>
       <c r="BT28" s="31">
         <v>61.335660797120653</v>
       </c>
       <c r="BU28" s="31">
         <v>60.563328673552476</v>
       </c>
       <c r="BV28" s="31">
         <v>61.472290308352214</v>
       </c>
       <c r="BW28" s="31">
         <v>64.5232281546308</v>
       </c>
       <c r="BX28" s="31">
         <v>64.446062778332021</v>
       </c>
-      <c r="BY28" s="32"/>
+      <c r="BY28" s="31">
+        <v>65.100897281485075</v>
+      </c>
       <c r="BZ28" s="32"/>
       <c r="CA28" s="32"/>
       <c r="CB28" s="32"/>
       <c r="CC28" s="32"/>
       <c r="CD28" s="32"/>
       <c r="CE28" s="32"/>
       <c r="CF28" s="32"/>
       <c r="CG28" s="32"/>
       <c r="CH28" s="32"/>
       <c r="CI28" s="32"/>
       <c r="CJ28" s="32"/>
       <c r="CK28" s="32"/>
       <c r="CL28" s="32"/>
       <c r="CM28" s="32"/>
       <c r="CN28" s="32"/>
       <c r="CO28" s="32"/>
       <c r="CP28" s="32"/>
       <c r="CQ28" s="32"/>
       <c r="CR28" s="32"/>
       <c r="CS28" s="32"/>
       <c r="CT28" s="32"/>
       <c r="CU28" s="32"/>
       <c r="CV28" s="32"/>
       <c r="CW28" s="32"/>
       <c r="CX28" s="32"/>
       <c r="CY28" s="32"/>
       <c r="CZ28" s="32"/>
       <c r="DA28" s="32"/>
       <c r="DB28" s="32"/>
       <c r="DC28" s="32"/>
       <c r="DD28" s="32"/>
       <c r="DE28" s="32"/>
       <c r="DF28" s="32"/>
       <c r="DG28" s="32"/>
       <c r="DH28" s="32"/>
       <c r="DI28" s="32"/>
       <c r="DJ28" s="32"/>
       <c r="DK28" s="32"/>
       <c r="DL28" s="32"/>
       <c r="DM28" s="32"/>
       <c r="DN28" s="32"/>
       <c r="DO28" s="32"/>
       <c r="DP28" s="32"/>
       <c r="DQ28" s="32"/>
       <c r="DR28" s="32"/>
       <c r="DS28" s="32"/>
     </row>
-    <row r="29" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A29" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="21">
         <v>16.594187872420942</v>
       </c>
       <c r="C29" s="21">
         <v>20.618043535029056</v>
       </c>
       <c r="D29" s="21">
         <v>21.806464884795247</v>
       </c>
       <c r="E29" s="21">
         <v>24.837034630141424</v>
       </c>
       <c r="F29" s="21">
         <v>24.877850223292832</v>
       </c>
       <c r="G29" s="21">
         <v>25.323461284623999</v>
       </c>
       <c r="H29" s="21">
         <v>28.573386435557659</v>
       </c>
       <c r="I29" s="21">
@@ -7780,99 +7826,101 @@
       </c>
       <c r="BQ29" s="21">
         <v>38.058716411018956</v>
       </c>
       <c r="BR29" s="21">
         <v>39.820627039652102</v>
       </c>
       <c r="BS29" s="21">
         <v>40.156777055727957</v>
       </c>
       <c r="BT29" s="21">
         <v>40.311624998733528</v>
       </c>
       <c r="BU29" s="21">
         <v>41.172044299693219</v>
       </c>
       <c r="BV29" s="21">
         <v>42.258547629191263</v>
       </c>
       <c r="BW29" s="21">
         <v>44.438324295522072</v>
       </c>
       <c r="BX29" s="21">
         <v>45.346958632593307</v>
       </c>
-      <c r="BY29" s="32"/>
+      <c r="BY29" s="21">
+        <v>46.497788022511202</v>
+      </c>
       <c r="BZ29" s="32"/>
       <c r="CA29" s="32"/>
       <c r="CB29" s="32"/>
       <c r="CC29" s="32"/>
       <c r="CD29" s="32"/>
       <c r="CE29" s="32"/>
       <c r="CF29" s="32"/>
       <c r="CG29" s="32"/>
       <c r="CH29" s="32"/>
       <c r="CI29" s="32"/>
       <c r="CJ29" s="32"/>
       <c r="CK29" s="32"/>
       <c r="CL29" s="32"/>
       <c r="CM29" s="32"/>
       <c r="CN29" s="32"/>
       <c r="CO29" s="32"/>
       <c r="CP29" s="32"/>
       <c r="CQ29" s="32"/>
       <c r="CR29" s="32"/>
       <c r="CS29" s="32"/>
       <c r="CT29" s="32"/>
       <c r="CU29" s="32"/>
       <c r="CV29" s="32"/>
       <c r="CW29" s="32"/>
       <c r="CX29" s="32"/>
       <c r="CY29" s="32"/>
       <c r="CZ29" s="32"/>
       <c r="DA29" s="32"/>
       <c r="DB29" s="32"/>
       <c r="DC29" s="32"/>
       <c r="DD29" s="32"/>
       <c r="DE29" s="32"/>
       <c r="DF29" s="32"/>
       <c r="DG29" s="32"/>
       <c r="DH29" s="32"/>
       <c r="DI29" s="32"/>
       <c r="DJ29" s="32"/>
       <c r="DK29" s="32"/>
       <c r="DL29" s="32"/>
       <c r="DM29" s="32"/>
       <c r="DN29" s="32"/>
       <c r="DO29" s="32"/>
       <c r="DP29" s="32"/>
       <c r="DQ29" s="32"/>
       <c r="DR29" s="32"/>
       <c r="DS29" s="32"/>
     </row>
-    <row r="30" spans="1:141" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:141" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="21">
         <v>12.610970137363664</v>
       </c>
       <c r="C30" s="21">
         <v>15.414002960369574</v>
       </c>
       <c r="D30" s="21">
         <v>18.6023610441882</v>
       </c>
       <c r="E30" s="21">
         <v>21.160869132487843</v>
       </c>
       <c r="F30" s="21">
         <v>20.995562363961877</v>
       </c>
       <c r="G30" s="21">
         <v>17.449201622930811</v>
       </c>
       <c r="H30" s="21">
         <v>14.092188923458417</v>
       </c>
       <c r="I30" s="21">
@@ -8057,99 +8105,101 @@
       </c>
       <c r="BQ30" s="21">
         <v>19.130420516045572</v>
       </c>
       <c r="BR30" s="21">
         <v>20.244934484565697</v>
       </c>
       <c r="BS30" s="21">
         <v>19.983661591769845</v>
       </c>
       <c r="BT30" s="21">
         <v>21.024035798387128</v>
       </c>
       <c r="BU30" s="21">
         <v>19.391284373859261</v>
       </c>
       <c r="BV30" s="21">
         <v>19.213742679160951</v>
       </c>
       <c r="BW30" s="21">
         <v>20.084903859108735</v>
       </c>
       <c r="BX30" s="21">
         <v>19.099104145738718</v>
       </c>
-      <c r="BY30" s="32"/>
+      <c r="BY30" s="21">
+        <v>18.603109258973856</v>
+      </c>
       <c r="BZ30" s="32"/>
       <c r="CA30" s="32"/>
       <c r="CB30" s="32"/>
       <c r="CC30" s="32"/>
       <c r="CD30" s="32"/>
       <c r="CE30" s="32"/>
       <c r="CF30" s="32"/>
       <c r="CG30" s="32"/>
       <c r="CH30" s="32"/>
       <c r="CI30" s="32"/>
       <c r="CJ30" s="32"/>
       <c r="CK30" s="32"/>
       <c r="CL30" s="32"/>
       <c r="CM30" s="32"/>
       <c r="CN30" s="32"/>
       <c r="CO30" s="32"/>
       <c r="CP30" s="32"/>
       <c r="CQ30" s="32"/>
       <c r="CR30" s="32"/>
       <c r="CS30" s="32"/>
       <c r="CT30" s="32"/>
       <c r="CU30" s="32"/>
       <c r="CV30" s="32"/>
       <c r="CW30" s="32"/>
       <c r="CX30" s="32"/>
       <c r="CY30" s="32"/>
       <c r="CZ30" s="32"/>
       <c r="DA30" s="32"/>
       <c r="DB30" s="32"/>
       <c r="DC30" s="32"/>
       <c r="DD30" s="32"/>
       <c r="DE30" s="32"/>
       <c r="DF30" s="32"/>
       <c r="DG30" s="32"/>
       <c r="DH30" s="32"/>
       <c r="DI30" s="32"/>
       <c r="DJ30" s="32"/>
       <c r="DK30" s="32"/>
       <c r="DL30" s="32"/>
       <c r="DM30" s="32"/>
       <c r="DN30" s="32"/>
       <c r="DO30" s="32"/>
       <c r="DP30" s="32"/>
       <c r="DQ30" s="32"/>
       <c r="DR30" s="32"/>
       <c r="DS30" s="32"/>
     </row>
-    <row r="31" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A31" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="31">
         <v>26.581139953606375</v>
       </c>
       <c r="C31" s="31">
         <v>33.396464742374803</v>
       </c>
       <c r="D31" s="31">
         <v>38.31596692487652</v>
       </c>
       <c r="E31" s="31">
         <v>43.070081159265783</v>
       </c>
       <c r="F31" s="31">
         <v>43.520736297998155</v>
       </c>
       <c r="G31" s="31">
         <v>39.894619378786473</v>
       </c>
       <c r="H31" s="31">
         <v>40.265757318747767</v>
       </c>
       <c r="I31" s="31">
@@ -8334,99 +8384,101 @@
       </c>
       <c r="BQ31" s="31">
         <v>52.065081375701467</v>
       </c>
       <c r="BR31" s="31">
         <v>54.63088003151794</v>
       </c>
       <c r="BS31" s="31">
         <v>54.798183757770751</v>
       </c>
       <c r="BT31" s="31">
         <v>55.681037202889897</v>
       </c>
       <c r="BU31" s="31">
         <v>55.601962360289392</v>
       </c>
       <c r="BV31" s="31">
         <v>56.289356523014305</v>
       </c>
       <c r="BW31" s="31">
         <v>58.534419541126063</v>
       </c>
       <c r="BX31" s="31">
         <v>58.704253942400726</v>
       </c>
-      <c r="BY31" s="32"/>
+      <c r="BY31" s="31">
+        <v>59.022736643677653</v>
+      </c>
       <c r="BZ31" s="32"/>
       <c r="CA31" s="32"/>
       <c r="CB31" s="32"/>
       <c r="CC31" s="32"/>
       <c r="CD31" s="32"/>
       <c r="CE31" s="32"/>
       <c r="CF31" s="32"/>
       <c r="CG31" s="32"/>
       <c r="CH31" s="32"/>
       <c r="CI31" s="32"/>
       <c r="CJ31" s="32"/>
       <c r="CK31" s="32"/>
       <c r="CL31" s="32"/>
       <c r="CM31" s="32"/>
       <c r="CN31" s="32"/>
       <c r="CO31" s="32"/>
       <c r="CP31" s="32"/>
       <c r="CQ31" s="32"/>
       <c r="CR31" s="32"/>
       <c r="CS31" s="32"/>
       <c r="CT31" s="32"/>
       <c r="CU31" s="32"/>
       <c r="CV31" s="32"/>
       <c r="CW31" s="32"/>
       <c r="CX31" s="32"/>
       <c r="CY31" s="32"/>
       <c r="CZ31" s="32"/>
       <c r="DA31" s="32"/>
       <c r="DB31" s="32"/>
       <c r="DC31" s="32"/>
       <c r="DD31" s="32"/>
       <c r="DE31" s="32"/>
       <c r="DF31" s="32"/>
       <c r="DG31" s="32"/>
       <c r="DH31" s="32"/>
       <c r="DI31" s="32"/>
       <c r="DJ31" s="32"/>
       <c r="DK31" s="32"/>
       <c r="DL31" s="32"/>
       <c r="DM31" s="32"/>
       <c r="DN31" s="32"/>
       <c r="DO31" s="32"/>
       <c r="DP31" s="32"/>
       <c r="DQ31" s="32"/>
       <c r="DR31" s="32"/>
       <c r="DS31" s="32"/>
     </row>
-    <row r="32" spans="1:141" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:141" x14ac:dyDescent="0.35">
       <c r="A32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="21">
         <v>13.970169816242709</v>
       </c>
       <c r="C32" s="21">
         <v>17.982461782005227</v>
       </c>
       <c r="D32" s="21">
         <v>19.71360588068832</v>
       </c>
       <c r="E32" s="21">
         <v>21.90921202677794</v>
       </c>
       <c r="F32" s="21">
         <v>22.525173934036278</v>
       </c>
       <c r="G32" s="21">
         <v>22.445417755855658</v>
       </c>
       <c r="H32" s="21">
         <v>26.173568395289347</v>
       </c>
       <c r="I32" s="21">
@@ -8611,99 +8663,101 @@
       </c>
       <c r="BQ32" s="21">
         <v>32.934660859655892</v>
       </c>
       <c r="BR32" s="21">
         <v>34.385945546952243</v>
       </c>
       <c r="BS32" s="21">
         <v>34.814522166000906</v>
       </c>
       <c r="BT32" s="21">
         <v>34.657001404502772</v>
       </c>
       <c r="BU32" s="21">
         <v>36.210677986430127</v>
       </c>
       <c r="BV32" s="21">
         <v>37.075613843853354</v>
       </c>
       <c r="BW32" s="21">
         <v>38.449515682017328</v>
       </c>
       <c r="BX32" s="21">
         <v>39.605149796662012</v>
       </c>
-      <c r="BY32" s="32"/>
+      <c r="BY32" s="21">
+        <v>40.419627384703801</v>
+      </c>
       <c r="BZ32" s="32"/>
       <c r="CA32" s="32"/>
       <c r="CB32" s="32"/>
       <c r="CC32" s="32"/>
       <c r="CD32" s="32"/>
       <c r="CE32" s="32"/>
       <c r="CF32" s="32"/>
       <c r="CG32" s="32"/>
       <c r="CH32" s="32"/>
       <c r="CI32" s="32"/>
       <c r="CJ32" s="32"/>
       <c r="CK32" s="32"/>
       <c r="CL32" s="32"/>
       <c r="CM32" s="32"/>
       <c r="CN32" s="32"/>
       <c r="CO32" s="32"/>
       <c r="CP32" s="32"/>
       <c r="CQ32" s="32"/>
       <c r="CR32" s="32"/>
       <c r="CS32" s="32"/>
       <c r="CT32" s="32"/>
       <c r="CU32" s="32"/>
       <c r="CV32" s="32"/>
       <c r="CW32" s="32"/>
       <c r="CX32" s="32"/>
       <c r="CY32" s="32"/>
       <c r="CZ32" s="32"/>
       <c r="DA32" s="32"/>
       <c r="DB32" s="32"/>
       <c r="DC32" s="32"/>
       <c r="DD32" s="32"/>
       <c r="DE32" s="32"/>
       <c r="DF32" s="32"/>
       <c r="DG32" s="32"/>
       <c r="DH32" s="32"/>
       <c r="DI32" s="32"/>
       <c r="DJ32" s="32"/>
       <c r="DK32" s="32"/>
       <c r="DL32" s="32"/>
       <c r="DM32" s="32"/>
       <c r="DN32" s="32"/>
       <c r="DO32" s="32"/>
       <c r="DP32" s="32"/>
       <c r="DQ32" s="32"/>
       <c r="DR32" s="32"/>
       <c r="DS32" s="32"/>
     </row>
-    <row r="33" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="21">
         <v>12.610970137363664</v>
       </c>
       <c r="C33" s="21">
         <v>15.414002960369574</v>
       </c>
       <c r="D33" s="21">
         <v>18.6023610441882</v>
       </c>
       <c r="E33" s="21">
         <v>21.160869132487843</v>
       </c>
       <c r="F33" s="21">
         <v>20.995562363961877</v>
       </c>
       <c r="G33" s="21">
         <v>17.449201622930811</v>
       </c>
       <c r="H33" s="21">
         <v>14.092188923458417</v>
       </c>
       <c r="I33" s="21">
@@ -8888,99 +8942,101 @@
       </c>
       <c r="BQ33" s="21">
         <v>19.130420516045572</v>
       </c>
       <c r="BR33" s="21">
         <v>20.244934484565697</v>
       </c>
       <c r="BS33" s="21">
         <v>19.983661591769845</v>
       </c>
       <c r="BT33" s="21">
         <v>21.024035798387128</v>
       </c>
       <c r="BU33" s="21">
         <v>19.391284373859261</v>
       </c>
       <c r="BV33" s="21">
         <v>19.213742679160951</v>
       </c>
       <c r="BW33" s="21">
         <v>20.084903859108735</v>
       </c>
       <c r="BX33" s="21">
         <v>19.099104145738718</v>
       </c>
-      <c r="BY33" s="32"/>
+      <c r="BY33" s="21">
+        <v>18.603109258973856</v>
+      </c>
       <c r="BZ33" s="32"/>
       <c r="CA33" s="32"/>
       <c r="CB33" s="32"/>
       <c r="CC33" s="32"/>
       <c r="CD33" s="32"/>
       <c r="CE33" s="32"/>
       <c r="CF33" s="32"/>
       <c r="CG33" s="32"/>
       <c r="CH33" s="32"/>
       <c r="CI33" s="32"/>
       <c r="CJ33" s="32"/>
       <c r="CK33" s="32"/>
       <c r="CL33" s="32"/>
       <c r="CM33" s="32"/>
       <c r="CN33" s="32"/>
       <c r="CO33" s="32"/>
       <c r="CP33" s="32"/>
       <c r="CQ33" s="32"/>
       <c r="CR33" s="32"/>
       <c r="CS33" s="32"/>
       <c r="CT33" s="32"/>
       <c r="CU33" s="32"/>
       <c r="CV33" s="32"/>
       <c r="CW33" s="32"/>
       <c r="CX33" s="32"/>
       <c r="CY33" s="32"/>
       <c r="CZ33" s="32"/>
       <c r="DA33" s="32"/>
       <c r="DB33" s="32"/>
       <c r="DC33" s="32"/>
       <c r="DD33" s="32"/>
       <c r="DE33" s="32"/>
       <c r="DF33" s="32"/>
       <c r="DG33" s="32"/>
       <c r="DH33" s="32"/>
       <c r="DI33" s="32"/>
       <c r="DJ33" s="32"/>
       <c r="DK33" s="32"/>
       <c r="DL33" s="32"/>
       <c r="DM33" s="32"/>
       <c r="DN33" s="32"/>
       <c r="DO33" s="32"/>
       <c r="DP33" s="32"/>
       <c r="DQ33" s="32"/>
       <c r="DR33" s="32"/>
       <c r="DS33" s="32"/>
     </row>
-    <row r="34" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A34" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="31">
         <v>5.9656865663858132E-2</v>
       </c>
       <c r="C34" s="31">
         <v>0.67326781352698994</v>
       </c>
       <c r="D34" s="31">
         <v>0.66762745923354794</v>
       </c>
       <c r="E34" s="31">
         <v>1.2444562027670369</v>
       </c>
       <c r="F34" s="31">
         <v>1.1717567213742202</v>
       </c>
       <c r="G34" s="31">
         <v>1.2788885501906433</v>
       </c>
       <c r="H34" s="31">
         <v>1.1152273359411513</v>
       </c>
       <c r="I34" s="31">
@@ -9165,99 +9221,101 @@
       </c>
       <c r="BQ34" s="31">
         <v>3.2863560260840292</v>
       </c>
       <c r="BR34" s="31">
         <v>3.4841592771771133</v>
       </c>
       <c r="BS34" s="31">
         <v>3.4118783723064769</v>
       </c>
       <c r="BT34" s="31">
         <v>3.970659505679631</v>
       </c>
       <c r="BU34" s="31">
         <v>2.8824749231499411</v>
       </c>
       <c r="BV34" s="31">
         <v>3.2513688887846883</v>
       </c>
       <c r="BW34" s="31">
         <v>4.1459816475310296</v>
       </c>
       <c r="BX34" s="31">
         <v>4.140800258350354</v>
       </c>
-      <c r="BY34" s="32"/>
+      <c r="BY34" s="31">
+        <v>4.0384626067330274</v>
+      </c>
       <c r="BZ34" s="32"/>
       <c r="CA34" s="32"/>
       <c r="CB34" s="32"/>
       <c r="CC34" s="32"/>
       <c r="CD34" s="32"/>
       <c r="CE34" s="32"/>
       <c r="CF34" s="32"/>
       <c r="CG34" s="32"/>
       <c r="CH34" s="32"/>
       <c r="CI34" s="32"/>
       <c r="CJ34" s="32"/>
       <c r="CK34" s="32"/>
       <c r="CL34" s="32"/>
       <c r="CM34" s="32"/>
       <c r="CN34" s="32"/>
       <c r="CO34" s="32"/>
       <c r="CP34" s="32"/>
       <c r="CQ34" s="32"/>
       <c r="CR34" s="32"/>
       <c r="CS34" s="32"/>
       <c r="CT34" s="32"/>
       <c r="CU34" s="32"/>
       <c r="CV34" s="32"/>
       <c r="CW34" s="32"/>
       <c r="CX34" s="32"/>
       <c r="CY34" s="32"/>
       <c r="CZ34" s="32"/>
       <c r="DA34" s="32"/>
       <c r="DB34" s="32"/>
       <c r="DC34" s="32"/>
       <c r="DD34" s="32"/>
       <c r="DE34" s="32"/>
       <c r="DF34" s="32"/>
       <c r="DG34" s="32"/>
       <c r="DH34" s="32"/>
       <c r="DI34" s="32"/>
       <c r="DJ34" s="32"/>
       <c r="DK34" s="32"/>
       <c r="DL34" s="32"/>
       <c r="DM34" s="32"/>
       <c r="DN34" s="32"/>
       <c r="DO34" s="32"/>
       <c r="DP34" s="32"/>
       <c r="DQ34" s="32"/>
       <c r="DR34" s="32"/>
       <c r="DS34" s="32"/>
     </row>
-    <row r="35" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A35" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="31">
         <v>2.5643611905143753</v>
       </c>
       <c r="C35" s="31">
         <v>1.9623139394968372</v>
       </c>
       <c r="D35" s="31">
         <v>1.4252315448733794</v>
       </c>
       <c r="E35" s="31">
         <v>1.6833664005964482</v>
       </c>
       <c r="F35" s="31">
         <v>1.1809195678823352</v>
       </c>
       <c r="G35" s="31">
         <v>1.5991549785776979</v>
       </c>
       <c r="H35" s="31">
         <v>1.2845907043271578</v>
       </c>
       <c r="I35" s="31">
@@ -9442,99 +9500,101 @@
       </c>
       <c r="BQ35" s="31">
         <v>1.8376995252790318</v>
       </c>
       <c r="BR35" s="31">
         <v>1.9505222155227462</v>
       </c>
       <c r="BS35" s="31">
         <v>1.930376517420576</v>
       </c>
       <c r="BT35" s="31">
         <v>1.6839640885511316</v>
       </c>
       <c r="BU35" s="31">
         <v>2.0788913901131516</v>
       </c>
       <c r="BV35" s="31">
         <v>1.9315648965532199</v>
       </c>
       <c r="BW35" s="31">
         <v>1.8428269659737113</v>
       </c>
       <c r="BX35" s="31">
         <v>1.6010085775809426</v>
       </c>
-      <c r="BY35" s="32"/>
+      <c r="BY35" s="31">
+        <v>2.03969803107438</v>
+      </c>
       <c r="BZ35" s="32"/>
       <c r="CA35" s="32"/>
       <c r="CB35" s="32"/>
       <c r="CC35" s="32"/>
       <c r="CD35" s="32"/>
       <c r="CE35" s="32"/>
       <c r="CF35" s="32"/>
       <c r="CG35" s="32"/>
       <c r="CH35" s="32"/>
       <c r="CI35" s="32"/>
       <c r="CJ35" s="32"/>
       <c r="CK35" s="32"/>
       <c r="CL35" s="32"/>
       <c r="CM35" s="32"/>
       <c r="CN35" s="32"/>
       <c r="CO35" s="32"/>
       <c r="CP35" s="32"/>
       <c r="CQ35" s="32"/>
       <c r="CR35" s="32"/>
       <c r="CS35" s="32"/>
       <c r="CT35" s="32"/>
       <c r="CU35" s="32"/>
       <c r="CV35" s="32"/>
       <c r="CW35" s="32"/>
       <c r="CX35" s="32"/>
       <c r="CY35" s="32"/>
       <c r="CZ35" s="32"/>
       <c r="DA35" s="32"/>
       <c r="DB35" s="32"/>
       <c r="DC35" s="32"/>
       <c r="DD35" s="32"/>
       <c r="DE35" s="32"/>
       <c r="DF35" s="32"/>
       <c r="DG35" s="32"/>
       <c r="DH35" s="32"/>
       <c r="DI35" s="32"/>
       <c r="DJ35" s="32"/>
       <c r="DK35" s="32"/>
       <c r="DL35" s="32"/>
       <c r="DM35" s="32"/>
       <c r="DN35" s="32"/>
       <c r="DO35" s="32"/>
       <c r="DP35" s="32"/>
       <c r="DQ35" s="32"/>
       <c r="DR35" s="32"/>
       <c r="DS35" s="32"/>
     </row>
-    <row r="36" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="21">
         <v>2.5643611905143753</v>
       </c>
       <c r="C36" s="21">
         <v>1.9623139394968372</v>
       </c>
       <c r="D36" s="21">
         <v>1.4252315448733794</v>
       </c>
       <c r="E36" s="21">
         <v>1.6833664005964482</v>
       </c>
       <c r="F36" s="21">
         <v>1.1809195678823352</v>
       </c>
       <c r="G36" s="21">
         <v>1.5991549785776979</v>
       </c>
       <c r="H36" s="21">
         <v>1.2845907043271578</v>
       </c>
       <c r="I36" s="21">
@@ -9719,99 +9779,101 @@
       </c>
       <c r="BQ36" s="21">
         <v>0.28007537384033709</v>
       </c>
       <c r="BR36" s="21">
         <v>0.31140849830750889</v>
       </c>
       <c r="BS36" s="21">
         <v>0.2395991071636932</v>
       </c>
       <c r="BT36" s="21">
         <v>2.4044254169545722E-2</v>
       </c>
       <c r="BU36" s="21">
         <v>0.36835337535900109</v>
       </c>
       <c r="BV36" s="21">
         <v>0.2107890022832134</v>
       </c>
       <c r="BW36" s="21">
         <v>0.10221487255758976</v>
       </c>
       <c r="BX36" s="21">
         <v>7.4562965166403558E-3</v>
       </c>
-      <c r="BY36" s="32"/>
+      <c r="BY36" s="21">
+        <v>0.3109627410854835</v>
+      </c>
       <c r="BZ36" s="32"/>
       <c r="CA36" s="32"/>
       <c r="CB36" s="32"/>
       <c r="CC36" s="32"/>
       <c r="CD36" s="32"/>
       <c r="CE36" s="32"/>
       <c r="CF36" s="32"/>
       <c r="CG36" s="32"/>
       <c r="CH36" s="32"/>
       <c r="CI36" s="32"/>
       <c r="CJ36" s="32"/>
       <c r="CK36" s="32"/>
       <c r="CL36" s="32"/>
       <c r="CM36" s="32"/>
       <c r="CN36" s="32"/>
       <c r="CO36" s="32"/>
       <c r="CP36" s="32"/>
       <c r="CQ36" s="32"/>
       <c r="CR36" s="32"/>
       <c r="CS36" s="32"/>
       <c r="CT36" s="32"/>
       <c r="CU36" s="32"/>
       <c r="CV36" s="32"/>
       <c r="CW36" s="32"/>
       <c r="CX36" s="32"/>
       <c r="CY36" s="32"/>
       <c r="CZ36" s="32"/>
       <c r="DA36" s="32"/>
       <c r="DB36" s="32"/>
       <c r="DC36" s="32"/>
       <c r="DD36" s="32"/>
       <c r="DE36" s="32"/>
       <c r="DF36" s="32"/>
       <c r="DG36" s="32"/>
       <c r="DH36" s="32"/>
       <c r="DI36" s="32"/>
       <c r="DJ36" s="32"/>
       <c r="DK36" s="32"/>
       <c r="DL36" s="32"/>
       <c r="DM36" s="32"/>
       <c r="DN36" s="32"/>
       <c r="DO36" s="32"/>
       <c r="DP36" s="32"/>
       <c r="DQ36" s="32"/>
       <c r="DR36" s="32"/>
       <c r="DS36" s="32"/>
     </row>
-    <row r="37" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="21">
         <v>0</v>
       </c>
       <c r="C37" s="21">
         <v>0</v>
       </c>
       <c r="D37" s="21">
         <v>0</v>
       </c>
       <c r="E37" s="21">
         <v>0</v>
       </c>
       <c r="F37" s="21">
         <v>0</v>
       </c>
       <c r="G37" s="21">
         <v>0</v>
       </c>
       <c r="H37" s="21">
         <v>0</v>
       </c>
       <c r="I37" s="21">
@@ -9996,99 +10058,101 @@
       </c>
       <c r="BQ37" s="21">
         <v>1.3677306883497771</v>
       </c>
       <c r="BR37" s="21">
         <v>1.453935255082466</v>
       </c>
       <c r="BS37" s="21">
         <v>1.5116014183850139</v>
       </c>
       <c r="BT37" s="21">
         <v>1.490750941419213</v>
       </c>
       <c r="BU37" s="21">
         <v>1.5681903735960283</v>
       </c>
       <c r="BV37" s="21">
         <v>1.6057811685918217</v>
       </c>
       <c r="BW37" s="21">
         <v>1.6286871221193493</v>
       </c>
       <c r="BX37" s="21">
         <v>1.4843694963900649</v>
       </c>
-      <c r="BY37" s="32"/>
+      <c r="BY37" s="21">
+        <v>1.6210163186003466</v>
+      </c>
       <c r="BZ37" s="32"/>
       <c r="CA37" s="32"/>
       <c r="CB37" s="32"/>
       <c r="CC37" s="32"/>
       <c r="CD37" s="32"/>
       <c r="CE37" s="32"/>
       <c r="CF37" s="32"/>
       <c r="CG37" s="32"/>
       <c r="CH37" s="32"/>
       <c r="CI37" s="32"/>
       <c r="CJ37" s="32"/>
       <c r="CK37" s="32"/>
       <c r="CL37" s="32"/>
       <c r="CM37" s="32"/>
       <c r="CN37" s="32"/>
       <c r="CO37" s="32"/>
       <c r="CP37" s="32"/>
       <c r="CQ37" s="32"/>
       <c r="CR37" s="32"/>
       <c r="CS37" s="32"/>
       <c r="CT37" s="32"/>
       <c r="CU37" s="32"/>
       <c r="CV37" s="32"/>
       <c r="CW37" s="32"/>
       <c r="CX37" s="32"/>
       <c r="CY37" s="32"/>
       <c r="CZ37" s="32"/>
       <c r="DA37" s="32"/>
       <c r="DB37" s="32"/>
       <c r="DC37" s="32"/>
       <c r="DD37" s="32"/>
       <c r="DE37" s="32"/>
       <c r="DF37" s="32"/>
       <c r="DG37" s="32"/>
       <c r="DH37" s="32"/>
       <c r="DI37" s="32"/>
       <c r="DJ37" s="32"/>
       <c r="DK37" s="32"/>
       <c r="DL37" s="32"/>
       <c r="DM37" s="32"/>
       <c r="DN37" s="32"/>
       <c r="DO37" s="32"/>
       <c r="DP37" s="32"/>
       <c r="DQ37" s="32"/>
       <c r="DR37" s="32"/>
       <c r="DS37" s="32"/>
     </row>
-    <row r="38" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A38" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="21">
         <v>0</v>
       </c>
       <c r="C38" s="21">
         <v>0</v>
       </c>
       <c r="D38" s="21">
         <v>0</v>
       </c>
       <c r="E38" s="21">
         <v>0</v>
       </c>
       <c r="F38" s="21">
         <v>0</v>
       </c>
       <c r="G38" s="21">
         <v>0</v>
       </c>
       <c r="H38" s="21">
         <v>0</v>
       </c>
       <c r="I38" s="21">
@@ -10273,99 +10337,101 @@
       </c>
       <c r="BQ38" s="21">
         <v>0.18989346308891777</v>
       </c>
       <c r="BR38" s="21">
         <v>0.18517846213277112</v>
       </c>
       <c r="BS38" s="21">
         <v>0.17917599187186903</v>
       </c>
       <c r="BT38" s="21">
         <v>0.16916889296237275</v>
       </c>
       <c r="BU38" s="21">
         <v>0.14234764115812229</v>
       </c>
       <c r="BV38" s="21">
         <v>0.11499472567818485</v>
       </c>
       <c r="BW38" s="21">
         <v>0.11192497129677235</v>
       </c>
       <c r="BX38" s="21">
         <v>0.10918278467423755</v>
       </c>
-      <c r="BY38" s="32"/>
+      <c r="BY38" s="21">
+        <v>0.10771897138855001</v>
+      </c>
       <c r="BZ38" s="32"/>
       <c r="CA38" s="32"/>
       <c r="CB38" s="32"/>
       <c r="CC38" s="32"/>
       <c r="CD38" s="32"/>
       <c r="CE38" s="32"/>
       <c r="CF38" s="32"/>
       <c r="CG38" s="32"/>
       <c r="CH38" s="32"/>
       <c r="CI38" s="32"/>
       <c r="CJ38" s="32"/>
       <c r="CK38" s="32"/>
       <c r="CL38" s="32"/>
       <c r="CM38" s="32"/>
       <c r="CN38" s="32"/>
       <c r="CO38" s="32"/>
       <c r="CP38" s="32"/>
       <c r="CQ38" s="32"/>
       <c r="CR38" s="32"/>
       <c r="CS38" s="32"/>
       <c r="CT38" s="32"/>
       <c r="CU38" s="32"/>
       <c r="CV38" s="32"/>
       <c r="CW38" s="32"/>
       <c r="CX38" s="32"/>
       <c r="CY38" s="32"/>
       <c r="CZ38" s="32"/>
       <c r="DA38" s="32"/>
       <c r="DB38" s="32"/>
       <c r="DC38" s="32"/>
       <c r="DD38" s="32"/>
       <c r="DE38" s="32"/>
       <c r="DF38" s="32"/>
       <c r="DG38" s="32"/>
       <c r="DH38" s="32"/>
       <c r="DI38" s="32"/>
       <c r="DJ38" s="32"/>
       <c r="DK38" s="32"/>
       <c r="DL38" s="32"/>
       <c r="DM38" s="32"/>
       <c r="DN38" s="32"/>
       <c r="DO38" s="32"/>
       <c r="DP38" s="32"/>
       <c r="DQ38" s="32"/>
       <c r="DR38" s="32"/>
       <c r="DS38" s="32"/>
     </row>
-    <row r="39" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A39" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="31">
         <v>1.3944352698023881</v>
       </c>
       <c r="C39" s="31">
         <v>1.1656640040590844</v>
       </c>
       <c r="D39" s="31">
         <v>2.4458946415766953</v>
       </c>
       <c r="E39" s="31">
         <v>0.88691819555998996</v>
       </c>
       <c r="F39" s="31">
         <v>1.1001417719397388</v>
       </c>
       <c r="G39" s="31">
         <v>1.7685263489553948</v>
       </c>
       <c r="H39" s="31">
         <v>2.2226027126438184</v>
       </c>
       <c r="I39" s="31">
@@ -10550,99 +10616,101 @@
       </c>
       <c r="BQ39" s="31">
         <v>3.2600144915439992</v>
       </c>
       <c r="BR39" s="31">
         <v>2.8773744472333735</v>
       </c>
       <c r="BS39" s="31">
         <v>3.0133563497685563</v>
       </c>
       <c r="BT39" s="31">
         <v>2.3072779724727277</v>
       </c>
       <c r="BU39" s="31">
         <v>1.8865532277802408</v>
       </c>
       <c r="BV39" s="31">
         <v>2.4951101243955813</v>
       </c>
       <c r="BW39" s="31">
         <v>7.3732413512476924</v>
       </c>
       <c r="BX39" s="31">
         <v>5.923029057123971</v>
       </c>
-      <c r="BY39" s="32"/>
+      <c r="BY39" s="31">
+        <v>6.0721460889011301</v>
+      </c>
       <c r="BZ39" s="32"/>
       <c r="CA39" s="32"/>
       <c r="CB39" s="32"/>
       <c r="CC39" s="32"/>
       <c r="CD39" s="32"/>
       <c r="CE39" s="32"/>
       <c r="CF39" s="32"/>
       <c r="CG39" s="32"/>
       <c r="CH39" s="32"/>
       <c r="CI39" s="32"/>
       <c r="CJ39" s="32"/>
       <c r="CK39" s="32"/>
       <c r="CL39" s="32"/>
       <c r="CM39" s="32"/>
       <c r="CN39" s="32"/>
       <c r="CO39" s="32"/>
       <c r="CP39" s="32"/>
       <c r="CQ39" s="32"/>
       <c r="CR39" s="32"/>
       <c r="CS39" s="32"/>
       <c r="CT39" s="32"/>
       <c r="CU39" s="32"/>
       <c r="CV39" s="32"/>
       <c r="CW39" s="32"/>
       <c r="CX39" s="32"/>
       <c r="CY39" s="32"/>
       <c r="CZ39" s="32"/>
       <c r="DA39" s="32"/>
       <c r="DB39" s="32"/>
       <c r="DC39" s="32"/>
       <c r="DD39" s="32"/>
       <c r="DE39" s="32"/>
       <c r="DF39" s="32"/>
       <c r="DG39" s="32"/>
       <c r="DH39" s="32"/>
       <c r="DI39" s="32"/>
       <c r="DJ39" s="32"/>
       <c r="DK39" s="32"/>
       <c r="DL39" s="32"/>
       <c r="DM39" s="32"/>
       <c r="DN39" s="32"/>
       <c r="DO39" s="32"/>
       <c r="DP39" s="32"/>
       <c r="DQ39" s="32"/>
       <c r="DR39" s="32"/>
       <c r="DS39" s="32"/>
     </row>
-    <row r="40" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="21">
         <v>0.60952143940974368</v>
       </c>
       <c r="C40" s="21">
         <v>0.46995316020948391</v>
       </c>
       <c r="D40" s="21">
         <v>0.62389748591595984</v>
       </c>
       <c r="E40" s="21">
         <v>0.45766419111971951</v>
       </c>
       <c r="F40" s="21">
         <v>0.45788506952026081</v>
       </c>
       <c r="G40" s="21">
         <v>0.89830469530851154</v>
       </c>
       <c r="H40" s="21">
         <v>1.2918752048632833</v>
       </c>
       <c r="I40" s="21">
@@ -10827,99 +10895,101 @@
       </c>
       <c r="BQ40" s="21">
         <v>2.5830657064579987</v>
       </c>
       <c r="BR40" s="21">
         <v>2.3876204450636154</v>
       </c>
       <c r="BS40" s="21">
         <v>2.7516067879847252</v>
       </c>
       <c r="BT40" s="21">
         <v>1.6285057459511083</v>
       </c>
       <c r="BU40" s="21">
         <v>1.7080110132154547</v>
       </c>
       <c r="BV40" s="21">
         <v>2.0097768819062045</v>
       </c>
       <c r="BW40" s="21">
         <v>4.6695951093041019</v>
       </c>
       <c r="BX40" s="21">
         <v>3.5467076227308132</v>
       </c>
-      <c r="BY40" s="32"/>
+      <c r="BY40" s="21">
+        <v>2.9435714254149747</v>
+      </c>
       <c r="BZ40" s="32"/>
       <c r="CA40" s="32"/>
       <c r="CB40" s="32"/>
       <c r="CC40" s="32"/>
       <c r="CD40" s="32"/>
       <c r="CE40" s="32"/>
       <c r="CF40" s="32"/>
       <c r="CG40" s="32"/>
       <c r="CH40" s="32"/>
       <c r="CI40" s="32"/>
       <c r="CJ40" s="32"/>
       <c r="CK40" s="32"/>
       <c r="CL40" s="32"/>
       <c r="CM40" s="32"/>
       <c r="CN40" s="32"/>
       <c r="CO40" s="32"/>
       <c r="CP40" s="32"/>
       <c r="CQ40" s="32"/>
       <c r="CR40" s="32"/>
       <c r="CS40" s="32"/>
       <c r="CT40" s="32"/>
       <c r="CU40" s="32"/>
       <c r="CV40" s="32"/>
       <c r="CW40" s="32"/>
       <c r="CX40" s="32"/>
       <c r="CY40" s="32"/>
       <c r="CZ40" s="32"/>
       <c r="DA40" s="32"/>
       <c r="DB40" s="32"/>
       <c r="DC40" s="32"/>
       <c r="DD40" s="32"/>
       <c r="DE40" s="32"/>
       <c r="DF40" s="32"/>
       <c r="DG40" s="32"/>
       <c r="DH40" s="32"/>
       <c r="DI40" s="32"/>
       <c r="DJ40" s="32"/>
       <c r="DK40" s="32"/>
       <c r="DL40" s="32"/>
       <c r="DM40" s="32"/>
       <c r="DN40" s="32"/>
       <c r="DO40" s="32"/>
       <c r="DP40" s="32"/>
       <c r="DQ40" s="32"/>
       <c r="DR40" s="32"/>
       <c r="DS40" s="32"/>
     </row>
-    <row r="41" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B41" s="21">
         <v>0.78491383039264429</v>
       </c>
       <c r="C41" s="21">
         <v>0.69571084384960047</v>
       </c>
       <c r="D41" s="21">
         <v>1.8219971556607355</v>
       </c>
       <c r="E41" s="21">
         <v>0.42925400444027045</v>
       </c>
       <c r="F41" s="21">
         <v>0.64225670241947808</v>
       </c>
       <c r="G41" s="21">
         <v>0.8702216536468832</v>
       </c>
       <c r="H41" s="21">
         <v>0.93072750778053515</v>
       </c>
       <c r="I41" s="21">
@@ -11104,99 +11174,101 @@
       </c>
       <c r="BQ41" s="21">
         <v>0.67694878508600043</v>
       </c>
       <c r="BR41" s="21">
         <v>0.48975400216975834</v>
       </c>
       <c r="BS41" s="21">
         <v>0.26174956178383124</v>
       </c>
       <c r="BT41" s="21">
         <v>0.67877222652161939</v>
       </c>
       <c r="BU41" s="21">
         <v>0.17854221456478608</v>
       </c>
       <c r="BV41" s="21">
         <v>0.48533324248937681</v>
       </c>
       <c r="BW41" s="21">
         <v>2.7036462419435905</v>
       </c>
       <c r="BX41" s="21">
         <v>2.3763214343931574</v>
       </c>
-      <c r="BY41" s="32"/>
+      <c r="BY41" s="21">
+        <v>3.1285746634861553</v>
+      </c>
       <c r="BZ41" s="32"/>
       <c r="CA41" s="32"/>
       <c r="CB41" s="32"/>
       <c r="CC41" s="32"/>
       <c r="CD41" s="32"/>
       <c r="CE41" s="32"/>
       <c r="CF41" s="32"/>
       <c r="CG41" s="32"/>
       <c r="CH41" s="32"/>
       <c r="CI41" s="32"/>
       <c r="CJ41" s="32"/>
       <c r="CK41" s="32"/>
       <c r="CL41" s="32"/>
       <c r="CM41" s="32"/>
       <c r="CN41" s="32"/>
       <c r="CO41" s="32"/>
       <c r="CP41" s="32"/>
       <c r="CQ41" s="32"/>
       <c r="CR41" s="32"/>
       <c r="CS41" s="32"/>
       <c r="CT41" s="32"/>
       <c r="CU41" s="32"/>
       <c r="CV41" s="32"/>
       <c r="CW41" s="32"/>
       <c r="CX41" s="32"/>
       <c r="CY41" s="32"/>
       <c r="CZ41" s="32"/>
       <c r="DA41" s="32"/>
       <c r="DB41" s="32"/>
       <c r="DC41" s="32"/>
       <c r="DD41" s="32"/>
       <c r="DE41" s="32"/>
       <c r="DF41" s="32"/>
       <c r="DG41" s="32"/>
       <c r="DH41" s="32"/>
       <c r="DI41" s="32"/>
       <c r="DJ41" s="32"/>
       <c r="DK41" s="32"/>
       <c r="DL41" s="32"/>
       <c r="DM41" s="32"/>
       <c r="DN41" s="32"/>
       <c r="DO41" s="32"/>
       <c r="DP41" s="32"/>
       <c r="DQ41" s="32"/>
       <c r="DR41" s="32"/>
       <c r="DS41" s="32"/>
     </row>
-    <row r="42" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A42" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="22">
         <v>27.810722739982218</v>
       </c>
       <c r="C42" s="22">
         <v>34.866382491339543</v>
       </c>
       <c r="D42" s="22">
         <v>37.962931287406747</v>
       </c>
       <c r="E42" s="22">
         <v>45.110985567069278</v>
       </c>
       <c r="F42" s="22">
         <v>44.773270815314973</v>
       </c>
       <c r="G42" s="22">
         <v>41.004136558599413</v>
       </c>
       <c r="H42" s="22">
         <v>40.442972646372255</v>
       </c>
       <c r="I42" s="22">
@@ -11381,99 +11453,101 @@
       </c>
       <c r="BQ42" s="22">
         <v>53.929122435520526</v>
       </c>
       <c r="BR42" s="22">
         <v>57.18818707698442</v>
       </c>
       <c r="BS42" s="22">
         <v>57.127082297729245</v>
       </c>
       <c r="BT42" s="22">
         <v>59.028382824647927</v>
       </c>
       <c r="BU42" s="22">
         <v>58.676775445772236</v>
       </c>
       <c r="BV42" s="22">
         <v>58.977180183956634</v>
       </c>
       <c r="BW42" s="22">
         <v>57.149986803383115</v>
       </c>
       <c r="BX42" s="22">
         <v>58.523033721208051</v>
       </c>
-      <c r="BY42" s="32"/>
+      <c r="BY42" s="22">
+        <v>59.02875119258394</v>
+      </c>
       <c r="BZ42" s="32"/>
       <c r="CA42" s="32"/>
       <c r="CB42" s="32"/>
       <c r="CC42" s="32"/>
       <c r="CD42" s="32"/>
       <c r="CE42" s="32"/>
       <c r="CF42" s="32"/>
       <c r="CG42" s="32"/>
       <c r="CH42" s="32"/>
       <c r="CI42" s="32"/>
       <c r="CJ42" s="32"/>
       <c r="CK42" s="32"/>
       <c r="CL42" s="32"/>
       <c r="CM42" s="32"/>
       <c r="CN42" s="32"/>
       <c r="CO42" s="32"/>
       <c r="CP42" s="32"/>
       <c r="CQ42" s="32"/>
       <c r="CR42" s="32"/>
       <c r="CS42" s="32"/>
       <c r="CT42" s="32"/>
       <c r="CU42" s="32"/>
       <c r="CV42" s="32"/>
       <c r="CW42" s="32"/>
       <c r="CX42" s="32"/>
       <c r="CY42" s="32"/>
       <c r="CZ42" s="32"/>
       <c r="DA42" s="32"/>
       <c r="DB42" s="32"/>
       <c r="DC42" s="32"/>
       <c r="DD42" s="32"/>
       <c r="DE42" s="32"/>
       <c r="DF42" s="32"/>
       <c r="DG42" s="32"/>
       <c r="DH42" s="32"/>
       <c r="DI42" s="32"/>
       <c r="DJ42" s="32"/>
       <c r="DK42" s="32"/>
       <c r="DL42" s="32"/>
       <c r="DM42" s="32"/>
       <c r="DN42" s="32"/>
       <c r="DO42" s="32"/>
       <c r="DP42" s="32"/>
       <c r="DQ42" s="32"/>
       <c r="DR42" s="32"/>
       <c r="DS42" s="32"/>
     </row>
-    <row r="43" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A43" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="21">
         <v>15.984666433011199</v>
       </c>
       <c r="C43" s="21">
         <v>20.148090374819571</v>
       </c>
       <c r="D43" s="21">
         <v>21.182567398879286</v>
       </c>
       <c r="E43" s="21">
         <v>24.379370439021706</v>
       </c>
       <c r="F43" s="21">
         <v>24.419965153772569</v>
       </c>
       <c r="G43" s="21">
         <v>24.425156589315488</v>
       </c>
       <c r="H43" s="21">
         <v>27.281511230694374</v>
       </c>
       <c r="I43" s="21">
@@ -11658,99 +11732,101 @@
       </c>
       <c r="BQ43" s="21">
         <v>35.475650704560955</v>
       </c>
       <c r="BR43" s="21">
         <v>37.433006594588484</v>
       </c>
       <c r="BS43" s="21">
         <v>37.40517026774323</v>
       </c>
       <c r="BT43" s="21">
         <v>38.683119252782419</v>
       </c>
       <c r="BU43" s="21">
         <v>39.464033286477765</v>
       </c>
       <c r="BV43" s="21">
         <v>40.248770747285057</v>
       </c>
       <c r="BW43" s="21">
         <v>39.768729186217968</v>
       </c>
       <c r="BX43" s="21">
         <v>41.800251009862492</v>
       </c>
-      <c r="BY43" s="32"/>
+      <c r="BY43" s="21">
+        <v>43.554216597096229</v>
+      </c>
       <c r="BZ43" s="32"/>
       <c r="CA43" s="32"/>
       <c r="CB43" s="32"/>
       <c r="CC43" s="32"/>
       <c r="CD43" s="32"/>
       <c r="CE43" s="32"/>
       <c r="CF43" s="32"/>
       <c r="CG43" s="32"/>
       <c r="CH43" s="32"/>
       <c r="CI43" s="32"/>
       <c r="CJ43" s="32"/>
       <c r="CK43" s="32"/>
       <c r="CL43" s="32"/>
       <c r="CM43" s="32"/>
       <c r="CN43" s="32"/>
       <c r="CO43" s="32"/>
       <c r="CP43" s="32"/>
       <c r="CQ43" s="32"/>
       <c r="CR43" s="32"/>
       <c r="CS43" s="32"/>
       <c r="CT43" s="32"/>
       <c r="CU43" s="32"/>
       <c r="CV43" s="32"/>
       <c r="CW43" s="32"/>
       <c r="CX43" s="32"/>
       <c r="CY43" s="32"/>
       <c r="CZ43" s="32"/>
       <c r="DA43" s="32"/>
       <c r="DB43" s="32"/>
       <c r="DC43" s="32"/>
       <c r="DD43" s="32"/>
       <c r="DE43" s="32"/>
       <c r="DF43" s="32"/>
       <c r="DG43" s="32"/>
       <c r="DH43" s="32"/>
       <c r="DI43" s="32"/>
       <c r="DJ43" s="32"/>
       <c r="DK43" s="32"/>
       <c r="DL43" s="32"/>
       <c r="DM43" s="32"/>
       <c r="DN43" s="32"/>
       <c r="DO43" s="32"/>
       <c r="DP43" s="32"/>
       <c r="DQ43" s="32"/>
       <c r="DR43" s="32"/>
       <c r="DS43" s="32"/>
     </row>
-    <row r="44" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A44" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B44" s="21">
         <v>11.826056306971019</v>
       </c>
       <c r="C44" s="21">
         <v>14.718292116519974</v>
       </c>
       <c r="D44" s="21">
         <v>16.780363888527464</v>
       </c>
       <c r="E44" s="21">
         <v>20.731615128047572</v>
       </c>
       <c r="F44" s="21">
         <v>20.3533056615424</v>
       </c>
       <c r="G44" s="21">
         <v>16.578979969283928</v>
       </c>
       <c r="H44" s="21">
         <v>13.161461415677882</v>
       </c>
       <c r="I44" s="21">
@@ -11935,99 +12011,101 @@
       </c>
       <c r="BQ44" s="21">
         <v>18.453471730959571</v>
       </c>
       <c r="BR44" s="21">
         <v>19.755180482395939</v>
       </c>
       <c r="BS44" s="21">
         <v>19.721912029986015</v>
       </c>
       <c r="BT44" s="21">
         <v>20.345263571865509</v>
       </c>
       <c r="BU44" s="21">
         <v>19.212742159294475</v>
       </c>
       <c r="BV44" s="21">
         <v>18.728409436671576</v>
       </c>
       <c r="BW44" s="21">
         <v>17.381257617165144</v>
       </c>
       <c r="BX44" s="21">
         <v>16.722782711345559</v>
       </c>
-      <c r="BY44" s="32"/>
+      <c r="BY44" s="21">
+        <v>15.474534595487702</v>
+      </c>
       <c r="BZ44" s="32"/>
       <c r="CA44" s="32"/>
       <c r="CB44" s="32"/>
       <c r="CC44" s="32"/>
       <c r="CD44" s="32"/>
       <c r="CE44" s="32"/>
       <c r="CF44" s="32"/>
       <c r="CG44" s="32"/>
       <c r="CH44" s="32"/>
       <c r="CI44" s="32"/>
       <c r="CJ44" s="32"/>
       <c r="CK44" s="32"/>
       <c r="CL44" s="32"/>
       <c r="CM44" s="32"/>
       <c r="CN44" s="32"/>
       <c r="CO44" s="32"/>
       <c r="CP44" s="32"/>
       <c r="CQ44" s="32"/>
       <c r="CR44" s="32"/>
       <c r="CS44" s="32"/>
       <c r="CT44" s="32"/>
       <c r="CU44" s="32"/>
       <c r="CV44" s="32"/>
       <c r="CW44" s="32"/>
       <c r="CX44" s="32"/>
       <c r="CY44" s="32"/>
       <c r="CZ44" s="32"/>
       <c r="DA44" s="32"/>
       <c r="DB44" s="32"/>
       <c r="DC44" s="32"/>
       <c r="DD44" s="32"/>
       <c r="DE44" s="32"/>
       <c r="DF44" s="32"/>
       <c r="DG44" s="32"/>
       <c r="DH44" s="32"/>
       <c r="DI44" s="32"/>
       <c r="DJ44" s="32"/>
       <c r="DK44" s="32"/>
       <c r="DL44" s="32"/>
       <c r="DM44" s="32"/>
       <c r="DN44" s="32"/>
       <c r="DO44" s="32"/>
       <c r="DP44" s="32"/>
       <c r="DQ44" s="32"/>
       <c r="DR44" s="32"/>
       <c r="DS44" s="32"/>
     </row>
-    <row r="45" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A45" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B45" s="22">
         <v>25.246361549467842</v>
       </c>
       <c r="C45" s="22">
         <v>32.904068551842705</v>
       </c>
       <c r="D45" s="22">
         <v>36.53769974253337</v>
       </c>
       <c r="E45" s="22">
         <v>43.42761916647283</v>
       </c>
       <c r="F45" s="22">
         <v>43.592351247432639</v>
       </c>
       <c r="G45" s="22">
         <v>39.404981580021712</v>
       </c>
       <c r="H45" s="22">
         <v>39.158381942045096</v>
       </c>
       <c r="I45" s="22">
@@ -12212,171 +12290,173 @@
       </c>
       <c r="BQ45" s="22">
         <v>53.459153598591271</v>
       </c>
       <c r="BR45" s="22">
         <v>56.691600116544137</v>
       </c>
       <c r="BS45" s="22">
         <v>56.708307198693682</v>
       </c>
       <c r="BT45" s="22">
         <v>58.835169677516006</v>
       </c>
       <c r="BU45" s="22">
         <v>58.166074429255112</v>
       </c>
       <c r="BV45" s="22">
         <v>58.651396455995233</v>
       </c>
       <c r="BW45" s="22">
         <v>56.935846959528753</v>
       </c>
       <c r="BX45" s="22">
         <v>58.406394640017176</v>
       </c>
-      <c r="BY45" s="32"/>
+      <c r="BY45" s="22">
+        <v>58.610069480109907</v>
+      </c>
       <c r="BZ45" s="32"/>
       <c r="CA45" s="32"/>
       <c r="CB45" s="32"/>
       <c r="CC45" s="32"/>
       <c r="CD45" s="32"/>
       <c r="CE45" s="32"/>
       <c r="CF45" s="32"/>
       <c r="CG45" s="32"/>
       <c r="CH45" s="32"/>
       <c r="CI45" s="32"/>
       <c r="CJ45" s="32"/>
       <c r="CK45" s="32"/>
       <c r="CL45" s="32"/>
       <c r="CM45" s="32"/>
       <c r="CN45" s="32"/>
       <c r="CO45" s="32"/>
       <c r="CP45" s="32"/>
       <c r="CQ45" s="32"/>
       <c r="CR45" s="32"/>
       <c r="CS45" s="32"/>
       <c r="CT45" s="32"/>
       <c r="CU45" s="32"/>
       <c r="CV45" s="32"/>
       <c r="CW45" s="32"/>
       <c r="CX45" s="32"/>
       <c r="CY45" s="32"/>
       <c r="CZ45" s="32"/>
       <c r="DA45" s="32"/>
       <c r="DB45" s="32"/>
       <c r="DC45" s="32"/>
       <c r="DD45" s="32"/>
       <c r="DE45" s="32"/>
       <c r="DF45" s="32"/>
       <c r="DG45" s="32"/>
       <c r="DH45" s="32"/>
       <c r="DI45" s="32"/>
       <c r="DJ45" s="32"/>
       <c r="DK45" s="32"/>
       <c r="DL45" s="32"/>
       <c r="DM45" s="32"/>
       <c r="DN45" s="32"/>
       <c r="DO45" s="32"/>
       <c r="DP45" s="32"/>
       <c r="DQ45" s="32"/>
       <c r="DR45" s="32"/>
       <c r="DS45" s="32"/>
     </row>
-    <row r="46" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A46" s="12" t="str">
         <f>+A23</f>
         <v>1/ A partir de esta fecha de publicación se incluye los pagarés del FEPC con la Tesoreria</v>
       </c>
       <c r="U46" s="23"/>
       <c r="AL46" s="21"/>
       <c r="AM46" s="21"/>
       <c r="AN46" s="21"/>
       <c r="AT46" s="20"/>
       <c r="AU46" s="20"/>
       <c r="AV46" s="20"/>
       <c r="AW46" s="20"/>
     </row>
-    <row r="47" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:123" x14ac:dyDescent="0.35">
       <c r="A47" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B47" s="24"/>
       <c r="C47" s="24"/>
       <c r="D47" s="24"/>
       <c r="E47" s="24"/>
       <c r="F47" s="24"/>
       <c r="G47" s="24"/>
       <c r="H47" s="24"/>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="24"/>
       <c r="L47" s="24"/>
       <c r="M47" s="24"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="24"/>
       <c r="Q47" s="24"/>
       <c r="R47" s="24"/>
       <c r="S47" s="24"/>
       <c r="T47" s="18"/>
       <c r="U47" s="18"/>
       <c r="V47" s="18"/>
       <c r="W47" s="18"/>
       <c r="X47" s="18"/>
       <c r="AV47" s="20"/>
       <c r="AW47" s="20"/>
       <c r="AX47" s="20"/>
       <c r="AY47" s="20"/>
       <c r="AZ47" s="20"/>
     </row>
-    <row r="48" spans="1:123" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:123" x14ac:dyDescent="0.35">
       <c r="B48" s="24"/>
       <c r="C48" s="24"/>
       <c r="D48" s="24"/>
       <c r="E48" s="24"/>
       <c r="F48" s="24"/>
       <c r="G48" s="24"/>
       <c r="H48" s="24"/>
       <c r="I48" s="24"/>
       <c r="J48" s="24"/>
       <c r="K48" s="24"/>
       <c r="L48" s="24"/>
       <c r="M48" s="24"/>
       <c r="N48" s="24"/>
       <c r="O48" s="24"/>
       <c r="P48" s="24"/>
       <c r="Q48" s="24"/>
       <c r="R48" s="24"/>
       <c r="S48" s="24"/>
       <c r="T48" s="18"/>
       <c r="U48" s="18"/>
       <c r="V48" s="18"/>
       <c r="W48" s="18"/>
       <c r="X48" s="18"/>
     </row>
-    <row r="49" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="49" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
@@ -12384,331 +12464,331 @@
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
       <c r="AR49" s="1"/>
       <c r="AS49" s="1"/>
       <c r="AT49" s="1"/>
       <c r="AU49" s="1"/>
       <c r="AV49" s="1"/>
       <c r="AW49" s="1"/>
       <c r="AX49" s="1"/>
       <c r="AY49" s="1"/>
       <c r="AZ49" s="1"/>
     </row>
-    <row r="50" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="50" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L50" s="1"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="4"/>
       <c r="Y50" s="4"/>
       <c r="Z50" s="4"/>
       <c r="AA50" s="4"/>
       <c r="AB50" s="4"/>
       <c r="AC50" s="4"/>
       <c r="AD50" s="4"/>
       <c r="AE50" s="4"/>
       <c r="AF50" s="4"/>
       <c r="AG50" s="4"/>
       <c r="AH50" s="4"/>
       <c r="AI50" s="4"/>
       <c r="AJ50" s="4"/>
       <c r="AK50" s="4"/>
       <c r="AL50" s="4"/>
       <c r="AM50" s="4"/>
       <c r="AN50" s="4"/>
       <c r="AO50" s="4"/>
       <c r="AP50" s="4"/>
       <c r="AQ50" s="4"/>
       <c r="AR50" s="4"/>
     </row>
-    <row r="51" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="51" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L51" s="1"/>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
       <c r="R51" s="3"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
       <c r="U51" s="3"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
       <c r="X51" s="3"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
       <c r="AA51" s="3"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
       <c r="AD51" s="3"/>
       <c r="AE51" s="3"/>
       <c r="AF51" s="3"/>
       <c r="AG51" s="3"/>
       <c r="AH51" s="3"/>
       <c r="AI51" s="3"/>
       <c r="AJ51" s="3"/>
       <c r="AK51" s="3"/>
       <c r="AL51" s="3"/>
       <c r="AM51" s="3"/>
       <c r="AN51" s="3"/>
       <c r="AO51" s="3"/>
       <c r="AP51" s="3"/>
       <c r="AQ51" s="3"/>
       <c r="AR51" s="3"/>
     </row>
-    <row r="52" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="52" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L52" s="1"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
       <c r="R52" s="3"/>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="3"/>
       <c r="W52" s="3"/>
       <c r="X52" s="3"/>
       <c r="Y52" s="3"/>
       <c r="Z52" s="3"/>
       <c r="AA52" s="3"/>
       <c r="AB52" s="3"/>
       <c r="AC52" s="3"/>
       <c r="AD52" s="3"/>
       <c r="AE52" s="3"/>
       <c r="AF52" s="3"/>
       <c r="AG52" s="3"/>
       <c r="AH52" s="3"/>
       <c r="AI52" s="3"/>
       <c r="AJ52" s="3"/>
       <c r="AK52" s="3"/>
       <c r="AL52" s="3"/>
       <c r="AM52" s="3"/>
       <c r="AN52" s="3"/>
       <c r="AO52" s="3"/>
       <c r="AP52" s="3"/>
       <c r="AQ52" s="3"/>
       <c r="AR52" s="3"/>
     </row>
-    <row r="53" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="53" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L53" s="1"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
       <c r="X53" s="3"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
       <c r="AA53" s="3"/>
       <c r="AB53" s="3"/>
       <c r="AC53" s="3"/>
       <c r="AD53" s="3"/>
       <c r="AE53" s="3"/>
       <c r="AF53" s="3"/>
       <c r="AG53" s="3"/>
       <c r="AH53" s="3"/>
       <c r="AI53" s="3"/>
       <c r="AJ53" s="3"/>
       <c r="AK53" s="3"/>
       <c r="AL53" s="3"/>
       <c r="AM53" s="3"/>
       <c r="AN53" s="3"/>
       <c r="AO53" s="3"/>
       <c r="AP53" s="3"/>
       <c r="AQ53" s="3"/>
       <c r="AR53" s="3"/>
     </row>
-    <row r="54" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="54" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L54" s="1"/>
       <c r="M54" s="26"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
       <c r="S54" s="3"/>
       <c r="T54" s="3"/>
       <c r="U54" s="3"/>
       <c r="V54" s="3"/>
       <c r="W54" s="3"/>
       <c r="X54" s="3"/>
       <c r="Y54" s="3"/>
       <c r="Z54" s="3"/>
       <c r="AA54" s="3"/>
       <c r="AB54" s="3"/>
       <c r="AC54" s="3"/>
       <c r="AD54" s="3"/>
       <c r="AE54" s="3"/>
       <c r="AF54" s="3"/>
       <c r="AG54" s="3"/>
       <c r="AH54" s="3"/>
       <c r="AI54" s="3"/>
       <c r="AJ54" s="3"/>
       <c r="AK54" s="3"/>
       <c r="AL54" s="3"/>
       <c r="AM54" s="3"/>
       <c r="AN54" s="3"/>
       <c r="AO54" s="3"/>
       <c r="AP54" s="3"/>
       <c r="AQ54" s="3"/>
       <c r="AR54" s="3"/>
     </row>
-    <row r="55" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="55" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L55" s="1"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4"/>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="4"/>
       <c r="T55" s="4"/>
       <c r="U55" s="4"/>
       <c r="V55" s="4"/>
       <c r="W55" s="4"/>
       <c r="X55" s="4"/>
       <c r="Y55" s="4"/>
       <c r="Z55" s="4"/>
       <c r="AA55" s="4"/>
       <c r="AB55" s="4"/>
       <c r="AC55" s="4"/>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="4"/>
       <c r="AG55" s="4"/>
       <c r="AH55" s="4"/>
       <c r="AI55" s="4"/>
       <c r="AJ55" s="4"/>
       <c r="AK55" s="4"/>
       <c r="AL55" s="4"/>
       <c r="AM55" s="4"/>
       <c r="AN55" s="4"/>
       <c r="AO55" s="4"/>
       <c r="AP55" s="4"/>
       <c r="AQ55" s="4"/>
       <c r="AR55" s="4"/>
     </row>
-    <row r="56" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="56" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L56" s="1"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
       <c r="S56" s="20"/>
       <c r="T56" s="20"/>
       <c r="U56" s="20"/>
       <c r="V56" s="20"/>
       <c r="W56" s="20"/>
       <c r="X56" s="20"/>
       <c r="Y56" s="20"/>
       <c r="Z56" s="20"/>
       <c r="AA56" s="20"/>
       <c r="AB56" s="20"/>
       <c r="AC56" s="20"/>
       <c r="AD56" s="20"/>
       <c r="AE56" s="20"/>
       <c r="AF56" s="20"/>
       <c r="AG56" s="20"/>
       <c r="AH56" s="20"/>
       <c r="AI56" s="20"/>
       <c r="AJ56" s="20"/>
       <c r="AK56" s="20"/>
       <c r="AL56" s="20"/>
       <c r="AM56" s="20"/>
       <c r="AN56" s="20"/>
       <c r="AO56" s="20"/>
       <c r="AP56" s="20"/>
       <c r="AQ56" s="20"/>
       <c r="AR56" s="20"/>
     </row>
-    <row r="57" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="57" spans="3:52" x14ac:dyDescent="0.35">
       <c r="L57" s="1"/>
       <c r="M57" s="20"/>
       <c r="N57" s="20"/>
       <c r="O57" s="20"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="20"/>
       <c r="R57" s="20"/>
       <c r="S57" s="20"/>
       <c r="T57" s="20"/>
       <c r="U57" s="20"/>
       <c r="V57" s="20"/>
       <c r="W57" s="20"/>
       <c r="X57" s="20"/>
       <c r="Y57" s="20"/>
       <c r="Z57" s="20"/>
       <c r="AA57" s="20"/>
       <c r="AB57" s="20"/>
       <c r="AC57" s="20"/>
       <c r="AD57" s="20"/>
       <c r="AE57" s="20"/>
       <c r="AF57" s="20"/>
       <c r="AG57" s="20"/>
       <c r="AH57" s="20"/>
       <c r="AI57" s="20"/>
       <c r="AJ57" s="20"/>
       <c r="AK57" s="20"/>
       <c r="AL57" s="20"/>
       <c r="AM57" s="20"/>
       <c r="AN57" s="20"/>
       <c r="AO57" s="20"/>
       <c r="AP57" s="20"/>
       <c r="AQ57" s="20"/>
       <c r="AR57" s="20"/>
     </row>
-    <row r="58" spans="3:52" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:52" x14ac:dyDescent="0.35">
       <c r="M58" s="20"/>
       <c r="N58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
       <c r="R58" s="20"/>
       <c r="S58" s="20"/>
       <c r="T58" s="20"/>
       <c r="U58" s="20"/>
       <c r="V58" s="20"/>
       <c r="W58" s="20"/>
       <c r="X58" s="20"/>
       <c r="Y58" s="20"/>
       <c r="Z58" s="20"/>
       <c r="AA58" s="20"/>
       <c r="AB58" s="20"/>
       <c r="AC58" s="20"/>
       <c r="AD58" s="20"/>
       <c r="AE58" s="20"/>
       <c r="AF58" s="20"/>
       <c r="AG58" s="20"/>
       <c r="AH58" s="20"/>
       <c r="AI58" s="20"/>
       <c r="AJ58" s="20"/>
       <c r="AK58" s="20"/>