--- v0 (2026-04-07)
+++ v1 (2026-05-28)
@@ -9,71 +9,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leonardo Martínez\Documents\2026\Enero\PTEP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leonardo Martínez\Documents\2026\Mayo\PTEP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4780C0CC-EA61-4B7A-A4B4-33A90D41D765}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3380526-98A8-4AED-AE27-D123548BD501}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{3C61D148-093C-4C9C-BBD0-0FA2249B2DD4}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{3C61D148-093C-4C9C-BBD0-0FA2249B2DD4}"/>
   </bookViews>
   <sheets>
     <sheet name="PTEP 2026.V1" sheetId="10" r:id="rId1"/>
     <sheet name="Hoja1" sheetId="15" state="hidden" r:id="rId2"/>
     <sheet name="Monitoreo Primer Cuatrimestre" sheetId="11" state="hidden" r:id="rId3"/>
     <sheet name="Monitoreo Segundo Cuatrimestre" sheetId="13" state="hidden" r:id="rId4"/>
     <sheet name="Monitoreo Tercer Cuatrimestre" sheetId="14" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Monitoreo Primer Cuatrimestre'!$A$5:$Q$35</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PTEP 2026.V1'!$A$5:$L$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PTEP 2026.V1'!$A$5:$L$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P35" i="14" l="1"/>
   <c r="P34" i="14"/>
   <c r="P33" i="14"/>
@@ -143,51 +143,51 @@
   <c r="P16" i="11"/>
   <c r="P17" i="11"/>
   <c r="P18" i="11"/>
   <c r="P19" i="11"/>
   <c r="P20" i="11"/>
   <c r="P21" i="11"/>
   <c r="P22" i="11"/>
   <c r="P23" i="11"/>
   <c r="P24" i="11"/>
   <c r="P25" i="11"/>
   <c r="P26" i="11"/>
   <c r="P27" i="11"/>
   <c r="P28" i="11"/>
   <c r="P29" i="11"/>
   <c r="P30" i="11"/>
   <c r="P31" i="11"/>
   <c r="P32" i="11"/>
   <c r="P33" i="11"/>
   <c r="P34" i="11"/>
   <c r="P35" i="11"/>
   <c r="P7" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="789" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="752" uniqueCount="193">
   <si>
     <t>OBJETIVO GENERAL DEL PROGRAMA</t>
   </si>
   <si>
     <t>COMPONENTE</t>
   </si>
   <si>
     <t>DEPENDENCIA RESPONSABLE</t>
   </si>
   <si>
     <t>4. Iniciativas adicionales</t>
   </si>
   <si>
     <t>4.1.1</t>
   </si>
   <si>
     <t>4.1.2</t>
   </si>
   <si>
     <t>4.1.3</t>
   </si>
   <si>
     <t>I TRIMESTRE</t>
   </si>
   <si>
@@ -1668,85 +1668,73 @@
   <si>
     <t>No se cuenta con avance</t>
   </si>
   <si>
     <t>Actualmente no se cuenta con reporte de esta acción en el SMGI, la cual esta a cargo del grupo de Contratos.</t>
   </si>
   <si>
     <t>Actividad se encuentra en proceso de desarrollo para posterior validación</t>
   </si>
   <si>
     <t>Teniendo en cuenta el trabajo que se ha venido adelantando con los gerentes públicos, se informa que el pasado 19 de diciembre se llevo a cabo sesión metodológica de innovación con los directivos de la entidad implementando la metodología ESTUDIA, de igual forma el 18 de diciembre en el marco de la estrategia de Escuela Abierta se aplicó la metodología en el departamento del Putumayo.</t>
   </si>
   <si>
     <t>Aplicar el contexto estratégico para la formulación de la planeación estratégica institucional y sectorial 2027</t>
   </si>
   <si>
     <t>Fortalecer la comunidad de práctica del sector Hacienda a través de acciones orientadas a la promoción de la política de transparencia, acceso a la información pública y lucha contra la corrupción</t>
   </si>
   <si>
     <t>Realizar actividades de participación ciudadana en el marco de la estrategia OPEN HACIENDA 2026</t>
   </si>
   <si>
     <t>PROGRAMA DE TRANSPARENCIA Y ÉTICA PÚBLICA 2026</t>
   </si>
   <si>
-    <t>LA ACCIÓN SE MANTIENE PARA EL 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SI</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>SI SELECCIONÓ NO, JUSTIFIQUE</t>
-[...4 lines deleted...]
-  <si>
     <t>4.1.5</t>
   </si>
   <si>
     <t>Realizar campañas de sensibilización sobre la atención y trámite oportuno de las peticiones, quejas, reclamos, sugerencias y denuncias PQRSD</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nueva tarea propuesta por la Subdirección de Servicios y de Relación con el Ciudadano a través de correo electrónico (23-01-2026)</t>
   </si>
   <si>
     <t>Campañas de sensibilización sobre la atención y trámite oportuno de las peticiones, quejas, reclamos, sugerencias y denuncias PQRSD</t>
   </si>
   <si>
     <t>Formulación de la planeación 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
@@ -1760,100 +1748,79 @@
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...13 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCC9900"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
@@ -1955,51 +1922,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2014,97 +1981,88 @@
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -2717,1774 +2675,1592 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41D96CF9-3D9C-4D95-9ABA-77D2E01711CA}">
   <sheetPr>
     <tabColor theme="7"/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:L35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17"/>
+    <sheetView tabSelected="1" topLeftCell="B17" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="36.7265625" style="2" customWidth="1"/>
     <col min="3" max="3" width="70.81640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="73" style="2" customWidth="1"/>
     <col min="6" max="6" width="52.453125" style="2" customWidth="1"/>
     <col min="7" max="11" width="26.26953125" style="2" customWidth="1"/>
     <col min="12" max="12" width="35.54296875" style="2" customWidth="1"/>
-    <col min="13" max="13" width="33.7265625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="16384" width="11.453125" style="2"/>
+    <col min="13" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="77.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" ht="77.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5"/>
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="26" t="s">
         <v>186</v>
       </c>
-      <c r="C1" s="29"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:14" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+    </row>
+    <row r="2" spans="1:12" ht="23.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:12" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="35"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:14" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+    </row>
+    <row r="4" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
     </row>
-    <row r="5" spans="1:14" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B5" s="32" t="s">
+    <row r="5" spans="1:12" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="32" t="s">
+      <c r="C5" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="D5" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="E5" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="31" t="s">
+      <c r="F5" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="31" t="s">
+      <c r="G5" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="31" t="s">
+      <c r="H5" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="31"/>
-[...2 lines deleted...]
-      <c r="L5" s="31" t="s">
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="31" t="s">
-[...13 lines deleted...]
-      <c r="G6" s="32"/>
+    </row>
+    <row r="6" spans="1:12" s="4" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
       <c r="H6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="32"/>
-[...4 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="L6" s="29"/>
+    </row>
+    <row r="7" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="36" t="s">
+      <c r="B7" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="30" t="s">
+      <c r="C7" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="D7" s="25" t="s">
+      <c r="D7" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="10">
         <v>3</v>
       </c>
       <c r="H7" s="10">
         <v>0</v>
       </c>
       <c r="I7" s="10">
         <v>1</v>
       </c>
       <c r="J7" s="10">
         <v>1</v>
       </c>
       <c r="K7" s="10">
         <v>1</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D8" s="25" t="s">
+    </row>
+    <row r="8" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="34"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="23" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>183</v>
       </c>
       <c r="F8" s="10" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="G8" s="10">
         <v>1</v>
       </c>
       <c r="H8" s="10">
         <v>0</v>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="10">
         <v>0</v>
       </c>
       <c r="K8" s="10">
         <v>1</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D9" s="25" t="s">
+    </row>
+    <row r="9" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>133</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>134</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>0</v>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="10">
         <v>0</v>
       </c>
       <c r="K9" s="10">
         <v>1</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M9" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D10" s="25" t="s">
+    </row>
+    <row r="10" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="34"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="23" t="s">
         <v>132</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="10">
         <v>0</v>
       </c>
       <c r="K10" s="10">
         <v>0</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M10" s="10" t="s">
-[...6 lines deleted...]
-      <c r="B11" s="24" t="s">
+    </row>
+    <row r="11" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="34"/>
+      <c r="B11" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="27" t="s">
+      <c r="C11" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="D11" s="25" t="s">
+      <c r="D11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>92</v>
       </c>
       <c r="G11" s="10">
         <v>4</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10">
         <v>1</v>
       </c>
       <c r="J11" s="10">
         <v>1</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="M11" s="10" t="s">
-[...6 lines deleted...]
-      <c r="B12" s="36" t="s">
+    </row>
+    <row r="12" spans="1:12" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="34"/>
+      <c r="B12" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="30" t="s">
+      <c r="C12" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="D12" s="25" t="s">
+      <c r="D12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>94</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="10">
         <v>0</v>
       </c>
       <c r="K12" s="10">
         <v>1</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M12" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D13" s="25" t="s">
+    </row>
+    <row r="13" spans="1:12" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="34"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="23" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>137</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10">
         <v>1</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="10">
         <v>0</v>
       </c>
       <c r="K13" s="10">
         <v>0</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M13" s="10" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="36" t="s">
+    </row>
+    <row r="14" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="24" t="s">
+      <c r="B14" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="27" t="s">
+      <c r="C14" s="24" t="s">
         <v>82</v>
       </c>
-      <c r="D14" s="25" t="s">
+      <c r="D14" s="23" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>96</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>97</v>
       </c>
       <c r="G14" s="10">
         <v>2</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="10">
         <v>0</v>
       </c>
       <c r="K14" s="10">
         <v>1</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="10" t="s">
-[...6 lines deleted...]
-      <c r="B15" s="36" t="s">
+    </row>
+    <row r="15" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="34"/>
+      <c r="B15" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="30" t="s">
+      <c r="C15" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="25" t="s">
+      <c r="D15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>100</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>1</v>
       </c>
       <c r="I15" s="10">
         <v>1</v>
       </c>
       <c r="J15" s="10">
         <v>1</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M15" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D16" s="25" t="s">
+    </row>
+    <row r="16" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>101</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10">
         <v>0</v>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="10">
         <v>0</v>
       </c>
       <c r="K16" s="10">
         <v>1</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M16" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D17" s="25" t="s">
+    </row>
+    <row r="17" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="34"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="23" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="10">
         <v>4</v>
       </c>
       <c r="H17" s="10">
         <v>1</v>
       </c>
       <c r="I17" s="10">
         <v>1</v>
       </c>
       <c r="J17" s="10">
         <v>1</v>
       </c>
       <c r="K17" s="10">
         <v>1</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="M17" s="10" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="36" t="s">
+    </row>
+    <row r="18" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="36" t="s">
+      <c r="B18" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="30" t="s">
+      <c r="C18" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="D18" s="25" t="s">
+      <c r="D18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="10">
         <v>1</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="10">
         <v>1</v>
       </c>
       <c r="K18" s="10">
         <v>0</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="M18" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D19" s="25" t="s">
+    </row>
+    <row r="19" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="34"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>122</v>
       </c>
       <c r="G19" s="10">
         <v>1</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>0</v>
       </c>
       <c r="K19" s="10">
         <v>0</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="M19" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D20" s="25" t="s">
+    </row>
+    <row r="20" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="34"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="10">
         <v>4</v>
       </c>
       <c r="H20" s="10">
         <v>1</v>
       </c>
       <c r="I20" s="10">
         <v>1</v>
       </c>
       <c r="J20" s="10">
         <v>1</v>
       </c>
       <c r="K20" s="10">
         <v>1</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="M20" s="10" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="26" t="s">
+    </row>
+    <row r="21" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="34"/>
+      <c r="B21" s="34"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="E21" s="22" t="s">
-[...20 lines deleted...]
-      <c r="L21" s="23" t="s">
+      <c r="E21" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" s="10">
+        <v>1</v>
+      </c>
+      <c r="H21" s="10">
+        <v>0</v>
+      </c>
+      <c r="I21" s="10">
+        <v>0</v>
+      </c>
+      <c r="J21" s="10">
+        <v>0</v>
+      </c>
+      <c r="K21" s="10">
+        <v>1</v>
+      </c>
+      <c r="L21" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="M21" s="10" t="s">
-[...10 lines deleted...]
-      <c r="D22" s="25" t="s">
+    </row>
+    <row r="22" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="34"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="23" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G22" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H22" s="10">
         <v>0</v>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J22" s="10">
         <v>0</v>
       </c>
       <c r="K22" s="10">
         <v>1</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="M22" s="10" t="s">
-[...9 lines deleted...]
-        <v>116</v>
+    </row>
+    <row r="23" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="34"/>
+      <c r="B23" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G23" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J23" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K23" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L23" s="10" t="s">
-        <v>63</v>
-[...15 lines deleted...]
-        <v>39</v>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="34"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="23" t="s">
+        <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K24" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="M24" s="10" t="s">
-[...9 lines deleted...]
-        <v>40</v>
+    </row>
+    <row r="25" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="34"/>
+      <c r="B25" s="34"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="23" t="s">
+        <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>0</v>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="10">
         <v>0</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="M25" s="10" t="s">
-[...9 lines deleted...]
-        <v>41</v>
+    </row>
+    <row r="26" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="34"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="23" t="s">
+        <v>106</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G26" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H26" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J26" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K26" s="10">
         <v>1</v>
       </c>
       <c r="L26" s="10" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-        <v>106</v>
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="34"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="23" t="s">
+        <v>109</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="G27" s="10">
         <v>4</v>
       </c>
       <c r="H27" s="10">
         <v>1</v>
       </c>
       <c r="I27" s="10">
         <v>1</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
-        <v>112</v>
-[...11 lines deleted...]
-        <v>109</v>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="34"/>
+      <c r="B28" s="34"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="23" t="s">
+        <v>117</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="G28" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H28" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>1</v>
       </c>
       <c r="K28" s="10">
         <v>1</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="M28" s="10" t="s">
-[...9 lines deleted...]
-        <v>117</v>
+    </row>
+    <row r="29" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="34"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="23" t="s">
+        <v>119</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="G29" s="10">
+        <v>1</v>
+      </c>
+      <c r="H29" s="10">
+        <v>1</v>
+      </c>
+      <c r="I29" s="10">
+        <v>0</v>
+      </c>
+      <c r="J29" s="10">
+        <v>0</v>
+      </c>
+      <c r="K29" s="10">
+        <v>0</v>
+      </c>
+      <c r="L29" s="10" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="34"/>
+      <c r="B30" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" s="10">
+        <v>4</v>
+      </c>
+      <c r="H30" s="10">
+        <v>1</v>
+      </c>
+      <c r="I30" s="10">
+        <v>1</v>
+      </c>
+      <c r="J30" s="10">
+        <v>1</v>
+      </c>
+      <c r="K30" s="10">
+        <v>1</v>
+      </c>
+      <c r="L30" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="H29" s="10">
-[...64 lines deleted...]
-        <v>42</v>
+      <c r="B31" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>4</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G31" s="10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H31" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I31" s="10">
         <v>1</v>
       </c>
       <c r="J31" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K31" s="10">
         <v>1</v>
       </c>
       <c r="L31" s="10" t="s">
-        <v>75</v>
-[...17 lines deleted...]
-        <v>4</v>
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="34"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="23" t="s">
+        <v>5</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="G32" s="10">
         <v>2</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H32" s="14">
         <v>0</v>
       </c>
       <c r="I32" s="10">
         <v>1</v>
       </c>
       <c r="J32" s="10">
         <v>0</v>
       </c>
       <c r="K32" s="10">
         <v>1</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="M32" s="10" t="s">
-[...9 lines deleted...]
-        <v>5</v>
+    </row>
+    <row r="33" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="34"/>
+      <c r="B33" s="34"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="23" t="s">
+        <v>6</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="G33" s="10">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H33" s="14">
+        <v>3</v>
+      </c>
+      <c r="H33" s="10">
         <v>0</v>
       </c>
       <c r="I33" s="10">
         <v>1</v>
       </c>
       <c r="J33" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K33" s="10">
         <v>1</v>
       </c>
       <c r="L33" s="10" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="34"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="23" t="s">
+        <v>126</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G34" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H34" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34" s="10">
         <v>1</v>
       </c>
       <c r="J34" s="10">
         <v>1</v>
       </c>
       <c r="K34" s="10">
         <v>1</v>
       </c>
       <c r="L34" s="10" t="s">
-        <v>131</v>
-[...11 lines deleted...]
-        <v>126</v>
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="34"/>
+      <c r="B35" s="34"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="23" t="s">
+        <v>189</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>190</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>191</v>
       </c>
       <c r="G35" s="10">
         <v>4</v>
       </c>
       <c r="H35" s="10">
         <v>1</v>
       </c>
       <c r="I35" s="10">
         <v>1</v>
       </c>
       <c r="J35" s="10">
         <v>1</v>
       </c>
       <c r="K35" s="10">
         <v>1</v>
       </c>
       <c r="L35" s="10" t="s">
-        <v>129</v>
-[...34 lines deleted...]
-      <c r="L36" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="M36" s="10"/>
-[...2 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:L35" xr:uid="{41D96CF9-3D9C-4D95-9ABA-77D2E01711CA}">
+  <autoFilter ref="A5:L34" xr:uid="{41D96CF9-3D9C-4D95-9ABA-77D2E01711CA}">
     <filterColumn colId="7" showButton="0"/>
     <filterColumn colId="8" showButton="0"/>
     <filterColumn colId="9" showButton="0"/>
   </autoFilter>
-  <mergeCells count="29">
-[...2 lines deleted...]
-    <mergeCell ref="A32:A36"/>
+  <mergeCells count="27">
+    <mergeCell ref="A31:A35"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
-    <mergeCell ref="D5:D6"/>
-[...3 lines deleted...]
-    <mergeCell ref="C32:C36"/>
     <mergeCell ref="A7:A13"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="B12:B13"/>
-    <mergeCell ref="A18:A31"/>
-[...1 lines deleted...]
-    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="A18:A30"/>
+    <mergeCell ref="B23:B29"/>
+    <mergeCell ref="B18:B22"/>
     <mergeCell ref="A14:A17"/>
-    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="C23:C29"/>
+    <mergeCell ref="C18:C22"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="C31:C35"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="B31:B35"/>
+    <mergeCell ref="B1:L1"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="C7:C10"/>
     <mergeCell ref="H5:K5"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
-    <mergeCell ref="M5:M6"/>
-[...1 lines deleted...]
-    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="D5:D6"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations count="14">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Debida diligencia" prompt="La gestión del riesgo de LAFT/FPADM requiere procesos de conocimiento de la contraparte, recolectando información relevante sobre empleados, contratistas, proveedores y clientes para garantizar la debida diligencia." sqref="B12" xr:uid="{FF6A0248-0B53-41F7-B5AF-D00A3CC6E686}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Redes Internas" prompt="La articulación interna requiere canales efectivos para el intercambio de información entre áreas, mejorando la calidad de datos y fortaleciendo la toma de decisiones, gestión de riesgos, transparencia y ética pública." sqref="B14" xr:uid="{A56BD8CC-9746-415E-82E3-75F961A4E403}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Redes Ixternas" prompt="Las entidades deben articularse externamente, participando en sistemas de coordinación, fomentando redes externas y asegurando la interoperabilidad de datos para promover transparencia y ética pública." sqref="B15" xr:uid="{A4A59AC7-7C39-4490-807C-057C98B550A9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Acceso a la información pública " prompt="En el Programa de Transparencia y Ética Pública, la entidad debe garantizar el acceso a la información pública, cumpliendo la Ley 1712 de 2014 y promoviendo la transparencia institucional bajo la política de Estado Abierto." sqref="B18" xr:uid="{EC8184C0-FF38-4007-8034-7AB736972BCE}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Participación ciudadana y RC" prompt="El Programa debe compilar instrumentos para cumplir la normativa de participación ciudadana y rendición de cuentas, en línea con el MIPG y la transparencia." sqref="B24:B30" xr:uid="{95F208C2-E30A-40EE-9B0B-20A785A74907}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Integridad en servicio público" prompt="Las entidades deben incluir en el PTEP los instrumentos para cumplir la Ley 2016 de 2020, especialmente el Código de Integridad, como requisito obligatorio." sqref="B31" xr:uid="{CD7CDAFB-54BC-4257-A826-6BB5E299364A}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Participación ciudadana y RC" prompt="El Programa debe compilar instrumentos para cumplir la normativa de participación ciudadana y rendición de cuentas, en línea con el MIPG y la transparencia." sqref="B23:B29" xr:uid="{95F208C2-E30A-40EE-9B0B-20A785A74907}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Integridad en servicio público" prompt="Las entidades deben incluir en el PTEP los instrumentos para cumplir la Ley 2016 de 2020, especialmente el Código de Integridad, como requisito obligatorio." sqref="B30" xr:uid="{CD7CDAFB-54BC-4257-A826-6BB5E299364A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Referencias PTEP" prompt="Resumen de las acciones estratégicas definidas en el anexo técnico Programas de Transparencia y Ética Pública - Secretaría de Transparencia" sqref="C5:C6" xr:uid="{12F845D3-4FFE-41B5-8A4A-DA75DCF25B36}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Acciones propuestas" prompt="Defina las acciones a incorporar en el PTEP 2025 del Ministerio de Hacienda y Crédito Público" sqref="E5:E6" xr:uid="{99EE136B-0C66-4469-A46B-E65C492F00E4}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Producto" prompt="Con base en la acción propuesta, identifique y describa el producto asociado que permitirá evidenciar su desarrollo y cumplimiento." sqref="F5:F6" xr:uid="{031A809F-CD2C-4121-B2BB-F46DF4272DC1}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Meta" prompt="Establezca el resultado específico y medible que se espera alcanzar con la acción propuesta, en un plazo definido, para contribuir al cumplimiento de los objetivos del Programa." sqref="G5:G6" xr:uid="{64C9016B-A75D-47BD-A9F5-169D5E65ED8B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Proyección de la meta" prompt="Determine el valor esperado o nivel de cumplimiento proyectado para la meta en un período específico, considerando los recursos disponibles y las condiciones actuales de la entidad." sqref="H5:K5" xr:uid="{E2A72F27-3B97-4030-A743-6CB457C0AE1C}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Dependencia Responsable" prompt="Indique la dependencia responsable de la acción, producto y meta propuestas." sqref="L5:N6" xr:uid="{B8D47777-38EF-4FC4-AE34-20BA8C78B6FC}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Dependencia Responsable" prompt="Indique la dependencia responsable de la acción, producto y meta propuestas." sqref="L5:L6" xr:uid="{B8D47777-38EF-4FC4-AE34-20BA8C78B6FC}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Canales de denuncia" prompt="Para gestionar los riesgos a la integridad, es clave contar con canales institucionales para reportar irregularidades, fomentando la participación ciudadana en la identificación de riesgos." sqref="B11" xr:uid="{F9DBA0EE-4065-46BC-8E5D-8ABC659AC9C0}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Riesgos para la integridad" prompt="Las entidades, a través del Programa de Transparencia y Ética Pública, deben establecer instrumentos para gestionar los riesgos a la integridad." sqref="B7:B10" xr:uid="{7A717B38-8D4F-46E7-882D-066CE31B14C8}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3588B12C-BC40-4D76-908F-776C428FB4DD}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4056057F-B95C-4BA6-9D3E-F5B0D4DBAA09}">
   <dimension ref="A1:Q35"/>
   <sheetViews>
     <sheetView topLeftCell="G1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
       <selection activeCell="N9" sqref="N9:O35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="36.7265625" style="2" customWidth="1"/>
     <col min="3" max="3" width="70.81640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="71.36328125" style="2" customWidth="1"/>
     <col min="6" max="6" width="52.453125" style="2" customWidth="1"/>
     <col min="7" max="11" width="26.26953125" style="2" customWidth="1"/>
     <col min="12" max="12" width="35.54296875" style="2" customWidth="1"/>
     <col min="13" max="13" width="35.54296875" style="17" customWidth="1"/>
     <col min="14" max="14" width="76.90625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="35.54296875" style="20" customWidth="1"/>
     <col min="17" max="17" width="35.54296875" style="2" customWidth="1"/>
     <col min="18" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="77.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5"/>
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="26" t="s">
         <v>138</v>
       </c>
-      <c r="C1" s="29"/>
-[...8 lines deleted...]
-      <c r="L1" s="29"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
     </row>
     <row r="2" spans="1:17" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="M2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="35"/>
-[...9 lines deleted...]
-      <c r="M3" s="35"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
     </row>
     <row r="4" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
     </row>
     <row r="5" spans="1:17" s="4" customFormat="1" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="32" t="s">
+      <c r="C5" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="D5" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="E5" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="31" t="s">
+      <c r="F5" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="31" t="s">
+      <c r="G5" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="31" t="s">
+      <c r="H5" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="31"/>
-[...2 lines deleted...]
-      <c r="L5" s="31" t="s">
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="31" t="s">
+      <c r="M5" s="28" t="s">
         <v>140</v>
       </c>
-      <c r="N5" s="31" t="s">
+      <c r="N5" s="28" t="s">
         <v>139</v>
       </c>
-      <c r="O5" s="31" t="s">
+      <c r="O5" s="28" t="s">
         <v>141</v>
       </c>
-      <c r="P5" s="31" t="s">
+      <c r="P5" s="28" t="s">
         <v>163</v>
       </c>
-      <c r="Q5" s="31" t="s">
+      <c r="Q5" s="28" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="4" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="32"/>
-[...5 lines deleted...]
-      <c r="G6" s="32"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
       <c r="H6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="32"/>
-[...4 lines deleted...]
-      <c r="Q6" s="32"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
     </row>
     <row r="7" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="42" t="s">
+      <c r="C7" s="39" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="10">
         <v>3</v>
       </c>
       <c r="H7" s="10">
         <v>0</v>
       </c>
       <c r="I7" s="10">
         <v>1</v>
       </c>
       <c r="J7" s="10">
         <v>1</v>
       </c>
       <c r="K7" s="10">
         <v>1</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="16">
         <v>1</v>
       </c>
       <c r="N7" s="18" t="s">
         <v>143</v>
       </c>
       <c r="O7" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P7" s="21">
         <f>M7</f>
         <v>1</v>
       </c>
       <c r="Q7" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="39"/>
-[...1 lines deleted...]
-      <c r="C8" s="43"/>
+      <c r="A8" s="36"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="40"/>
       <c r="D8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>89</v>
       </c>
       <c r="G8" s="10">
         <v>1</v>
       </c>
       <c r="H8" s="10">
         <v>0</v>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="10">
         <v>0</v>
       </c>
       <c r="K8" s="10">
         <v>1</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="16">
         <v>0</v>
       </c>
       <c r="N8" s="18" t="s">
         <v>145</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>146</v>
       </c>
       <c r="P8" s="21">
         <f t="shared" ref="P8:P35" si="0">M8</f>
         <v>0</v>
       </c>
       <c r="Q8" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="39"/>
-[...1 lines deleted...]
-      <c r="C9" s="43"/>
+      <c r="A9" s="36"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="40"/>
       <c r="D9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>133</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>134</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>0</v>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="10">
         <v>0</v>
       </c>
       <c r="K9" s="10">
         <v>1</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="16">
         <v>1</v>
       </c>
       <c r="N9" s="18" t="s">
         <v>147</v>
       </c>
       <c r="O9" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P9" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="39"/>
-[...1 lines deleted...]
-      <c r="C10" s="43"/>
+      <c r="A10" s="36"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="40"/>
       <c r="D10" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="10">
         <v>0</v>
       </c>
       <c r="K10" s="10">
         <v>0</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="18" t="s">
         <v>148</v>
       </c>
       <c r="O10" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P10" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q10" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="39"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>92</v>
       </c>
       <c r="G11" s="10">
         <v>4</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10">
         <v>1</v>
       </c>
       <c r="J11" s="10">
@@ -4492,151 +4268,151 @@
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>93</v>
       </c>
       <c r="M11" s="16">
         <v>1</v>
       </c>
       <c r="N11" s="18" t="s">
         <v>149</v>
       </c>
       <c r="O11" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P11" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q11" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="39"/>
-      <c r="B12" s="38" t="s">
+      <c r="A12" s="36"/>
+      <c r="B12" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C12" s="39" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>94</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="10">
         <v>0</v>
       </c>
       <c r="K12" s="10">
         <v>1</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M12" s="16">
         <v>1</v>
       </c>
       <c r="N12" s="18" t="s">
         <v>147</v>
       </c>
       <c r="O12" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P12" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q12" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="40"/>
-[...1 lines deleted...]
-      <c r="C13" s="44"/>
+      <c r="A13" s="37"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="41"/>
       <c r="D13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>137</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10">
         <v>1</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="10">
         <v>0</v>
       </c>
       <c r="K13" s="10">
         <v>0</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M13" s="16">
         <v>1</v>
       </c>
       <c r="N13" s="18" t="s">
         <v>152</v>
       </c>
       <c r="O13" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P13" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q13" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>96</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>97</v>
       </c>
       <c r="G14" s="10">
         <v>2</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>0</v>
@@ -4646,833 +4422,833 @@
       </c>
       <c r="K14" s="10">
         <v>1</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="16">
         <v>1</v>
       </c>
       <c r="N14" s="18" t="s">
         <v>167</v>
       </c>
       <c r="O14" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P14" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="39"/>
-      <c r="B15" s="38" t="s">
+      <c r="A15" s="36"/>
+      <c r="B15" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="42" t="s">
+      <c r="C15" s="39" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>100</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>1</v>
       </c>
       <c r="I15" s="10">
         <v>1</v>
       </c>
       <c r="J15" s="10">
         <v>1</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="16">
         <v>1</v>
       </c>
       <c r="N15" s="18" t="s">
         <v>153</v>
       </c>
       <c r="O15" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P15" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q15" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="39"/>
-[...1 lines deleted...]
-      <c r="C16" s="43"/>
+      <c r="A16" s="36"/>
+      <c r="B16" s="36"/>
+      <c r="C16" s="40"/>
       <c r="D16" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>101</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10">
         <v>0</v>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="10">
         <v>0</v>
       </c>
       <c r="K16" s="10">
         <v>1</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="18" t="s">
         <v>168</v>
       </c>
       <c r="O16" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P16" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q16" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="39"/>
-[...1 lines deleted...]
-      <c r="C17" s="43"/>
+      <c r="A17" s="36"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="40"/>
       <c r="D17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="10">
         <v>4</v>
       </c>
       <c r="H17" s="10">
         <v>1</v>
       </c>
       <c r="I17" s="10">
         <v>1</v>
       </c>
       <c r="J17" s="10">
         <v>1</v>
       </c>
       <c r="K17" s="10">
         <v>1</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="18" t="s">
         <v>150</v>
       </c>
       <c r="O17" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P17" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q17" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="42" t="s">
+      <c r="C18" s="39" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="10">
         <v>1</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="10">
         <v>1</v>
       </c>
       <c r="K18" s="10">
         <v>0</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M18" s="16">
         <v>0</v>
       </c>
       <c r="N18" s="18" t="s">
         <v>169</v>
       </c>
       <c r="O18" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P18" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q18" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="41"/>
-[...1 lines deleted...]
-      <c r="C19" s="43"/>
+      <c r="A19" s="38"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="40"/>
       <c r="D19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>122</v>
       </c>
       <c r="G19" s="10">
         <v>1</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>0</v>
       </c>
       <c r="K19" s="10">
         <v>0</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="16">
         <v>0</v>
       </c>
       <c r="N19" s="18" t="s">
         <v>150</v>
       </c>
       <c r="O19" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P19" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q19" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="41"/>
-[...1 lines deleted...]
-      <c r="C20" s="43"/>
+      <c r="A20" s="38"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="40"/>
       <c r="D20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="10">
         <v>4</v>
       </c>
       <c r="H20" s="10">
         <v>1</v>
       </c>
       <c r="I20" s="10">
         <v>1</v>
       </c>
       <c r="J20" s="10">
         <v>1</v>
       </c>
       <c r="K20" s="10">
         <v>1</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M20" s="16">
         <v>1</v>
       </c>
       <c r="N20" s="18" t="s">
         <v>165</v>
       </c>
       <c r="O20" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P20" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q20" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="41"/>
-[...1 lines deleted...]
-      <c r="C21" s="43"/>
+      <c r="A21" s="38"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="40"/>
       <c r="D21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>62</v>
       </c>
       <c r="G21" s="10">
         <v>1</v>
       </c>
       <c r="H21" s="10">
         <v>1</v>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="10">
         <v>0</v>
       </c>
       <c r="K21" s="10">
         <v>0</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="18" t="s">
         <v>154</v>
       </c>
       <c r="O21" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P21" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q21" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="41"/>
-[...1 lines deleted...]
-      <c r="C22" s="43"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="40"/>
       <c r="D22" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>0</v>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="10">
         <v>0</v>
       </c>
       <c r="K22" s="10">
         <v>1</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M22" s="16">
         <v>1</v>
       </c>
       <c r="N22" s="18" t="s">
         <v>154</v>
       </c>
       <c r="O22" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P22" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q22" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="41"/>
-[...1 lines deleted...]
-      <c r="C23" s="44"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="41"/>
       <c r="D23" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="10">
         <v>2</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
         <v>1</v>
       </c>
       <c r="J23" s="10">
         <v>0</v>
       </c>
       <c r="K23" s="10">
         <v>1</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="18" t="s">
         <v>155</v>
       </c>
       <c r="O23" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P23" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q23" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="41"/>
-      <c r="B24" s="41" t="s">
+      <c r="A24" s="38"/>
+      <c r="B24" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="42" t="s">
+      <c r="C24" s="39" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>70</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="10">
         <v>1</v>
       </c>
       <c r="K24" s="10">
         <v>0</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="18" t="s">
         <v>150</v>
       </c>
       <c r="O24" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P24" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q24" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="41"/>
-[...1 lines deleted...]
-      <c r="C25" s="43"/>
+      <c r="A25" s="38"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="40"/>
       <c r="D25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>72</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>0</v>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="10">
         <v>0</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="18" t="s">
         <v>150</v>
       </c>
       <c r="O25" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P25" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q25" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="41"/>
-[...1 lines deleted...]
-      <c r="C26" s="43"/>
+      <c r="A26" s="38"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="40"/>
       <c r="D26" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="10">
         <v>1</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="10">
         <v>0</v>
       </c>
       <c r="K26" s="10">
         <v>1</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="18" t="s">
         <v>150</v>
       </c>
       <c r="O26" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P26" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q26" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="41"/>
-[...1 lines deleted...]
-      <c r="C27" s="43"/>
+      <c r="A27" s="38"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="40"/>
       <c r="D27" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G27" s="10">
         <v>4</v>
       </c>
       <c r="H27" s="10">
         <v>1</v>
       </c>
       <c r="I27" s="10">
         <v>1</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>112</v>
       </c>
       <c r="M27" s="16">
         <v>1</v>
       </c>
       <c r="N27" s="18" t="s">
         <v>156</v>
       </c>
       <c r="O27" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P27" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q27" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="41"/>
-[...1 lines deleted...]
-      <c r="C28" s="43"/>
+      <c r="A28" s="38"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="40"/>
       <c r="D28" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>73</v>
       </c>
       <c r="G28" s="10">
         <v>4</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>1</v>
       </c>
       <c r="K28" s="10">
         <v>1</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M28" s="16">
         <v>1</v>
       </c>
       <c r="N28" s="18" t="s">
         <v>157</v>
       </c>
       <c r="O28" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P28" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q28" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="41"/>
-[...1 lines deleted...]
-      <c r="C29" s="43"/>
+      <c r="A29" s="38"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="40"/>
       <c r="D29" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>120</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="10">
         <v>3</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>1</v>
       </c>
       <c r="J29" s="10">
         <v>1</v>
       </c>
       <c r="K29" s="10">
         <v>1</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M29" s="16">
         <v>1</v>
       </c>
       <c r="N29" s="18" t="s">
         <v>158</v>
       </c>
       <c r="O29" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P29" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q29" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="41"/>
-[...1 lines deleted...]
-      <c r="C30" s="43"/>
+      <c r="A30" s="38"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="40"/>
       <c r="D30" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>164</v>
       </c>
       <c r="G30" s="10">
         <v>1</v>
       </c>
       <c r="H30" s="10">
         <v>1</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="10">
         <v>0</v>
       </c>
       <c r="K30" s="10">
         <v>0</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M30" s="16">
         <v>1</v>
       </c>
       <c r="N30" s="18" t="s">
         <v>166</v>
       </c>
       <c r="O30" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P30" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q30" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="41"/>
+      <c r="A31" s="38"/>
       <c r="B31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G31" s="10">
         <v>4</v>
       </c>
       <c r="H31" s="10">
         <v>1</v>
       </c>
       <c r="I31" s="10">
         <v>1</v>
       </c>
       <c r="J31" s="10">
@@ -5480,203 +5256,203 @@
       </c>
       <c r="K31" s="10">
         <v>1</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M31" s="16">
         <v>1</v>
       </c>
       <c r="N31" s="18" t="s">
         <v>159</v>
       </c>
       <c r="O31" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P31" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q31" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="41" t="s">
+      <c r="A32" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="41" t="s">
+      <c r="B32" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="45" t="s">
+      <c r="C32" s="42" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>77</v>
       </c>
       <c r="G32" s="10">
         <v>2</v>
       </c>
       <c r="H32" s="10">
         <v>0</v>
       </c>
       <c r="I32" s="10">
         <v>1</v>
       </c>
       <c r="J32" s="10">
         <v>0</v>
       </c>
       <c r="K32" s="10">
         <v>1</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M32" s="16">
         <v>0</v>
       </c>
       <c r="N32" s="18" t="s">
         <v>170</v>
       </c>
       <c r="O32" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P32" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q32" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="41"/>
-[...1 lines deleted...]
-      <c r="C33" s="43"/>
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="40"/>
       <c r="D33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>124</v>
       </c>
       <c r="G33" s="10">
         <v>2</v>
       </c>
       <c r="H33" s="14">
         <v>0</v>
       </c>
       <c r="I33" s="10">
         <v>1</v>
       </c>
       <c r="J33" s="10">
         <v>0</v>
       </c>
       <c r="K33" s="10">
         <v>1</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M33" s="16">
         <v>1</v>
       </c>
       <c r="N33" s="18" t="s">
         <v>160</v>
       </c>
       <c r="O33" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P33" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q33" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="41"/>
-[...1 lines deleted...]
-      <c r="C34" s="43"/>
+      <c r="A34" s="38"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="40"/>
       <c r="D34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="10">
         <v>3</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
         <v>1</v>
       </c>
       <c r="J34" s="10">
         <v>1</v>
       </c>
       <c r="K34" s="10">
         <v>1</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>131</v>
       </c>
       <c r="M34" s="16">
         <v>1</v>
       </c>
       <c r="N34" s="18" t="s">
         <v>161</v>
       </c>
       <c r="O34" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P34" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q34" s="19">
         <v>45901</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="41"/>
-[...1 lines deleted...]
-      <c r="C35" s="43"/>
+      <c r="A35" s="38"/>
+      <c r="B35" s="38"/>
+      <c r="C35" s="40"/>
       <c r="D35" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>127</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>128</v>
       </c>
       <c r="G35" s="10">
         <v>4</v>
       </c>
       <c r="H35" s="10">
         <v>1</v>
       </c>
       <c r="I35" s="10">
         <v>1</v>
       </c>
       <c r="J35" s="10">
         <v>1</v>
       </c>
       <c r="K35" s="10">
         <v>1</v>
       </c>
       <c r="L35" s="10" t="s">
@@ -5777,390 +5553,390 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE4ACA6A-6E3B-4814-A75F-DE0C87D2AEDD}">
   <dimension ref="A1:Q35"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
       <selection activeCell="L2" sqref="L1:R1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="36.7265625" style="2" customWidth="1"/>
     <col min="3" max="3" width="70.81640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="71.36328125" style="2" customWidth="1"/>
     <col min="6" max="6" width="52.453125" style="2" customWidth="1"/>
     <col min="7" max="11" width="26.26953125" style="2" customWidth="1"/>
     <col min="12" max="12" width="35.54296875" style="2" customWidth="1"/>
     <col min="13" max="13" width="35.54296875" style="17" customWidth="1"/>
     <col min="14" max="14" width="63.453125" style="2" customWidth="1"/>
     <col min="15" max="16" width="35.54296875" style="20" customWidth="1"/>
     <col min="17" max="17" width="35.54296875" style="2" customWidth="1"/>
     <col min="18" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="77.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5"/>
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="26" t="s">
         <v>186</v>
       </c>
-      <c r="C1" s="29"/>
-[...8 lines deleted...]
-      <c r="L1" s="29"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
     </row>
     <row r="2" spans="1:17" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="M2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="35"/>
-[...9 lines deleted...]
-      <c r="M3" s="35"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
     </row>
     <row r="4" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
     </row>
     <row r="5" spans="1:17" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="32" t="s">
+      <c r="C5" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="D5" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="E5" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="31" t="s">
+      <c r="F5" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="31" t="s">
+      <c r="G5" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="31" t="s">
+      <c r="H5" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="31"/>
-[...2 lines deleted...]
-      <c r="L5" s="31" t="s">
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="31" t="s">
+      <c r="M5" s="28" t="s">
         <v>140</v>
       </c>
-      <c r="N5" s="31" t="s">
+      <c r="N5" s="28" t="s">
         <v>139</v>
       </c>
-      <c r="O5" s="31" t="s">
+      <c r="O5" s="28" t="s">
         <v>141</v>
       </c>
-      <c r="P5" s="31" t="s">
+      <c r="P5" s="28" t="s">
         <v>163</v>
       </c>
-      <c r="Q5" s="31" t="s">
+      <c r="Q5" s="28" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="4" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="32"/>
-[...5 lines deleted...]
-      <c r="G6" s="32"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
       <c r="H6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="32"/>
-[...4 lines deleted...]
-      <c r="Q6" s="32"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
     </row>
     <row r="7" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="42" t="s">
+      <c r="C7" s="39" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="10">
         <v>3</v>
       </c>
       <c r="H7" s="10">
         <v>0</v>
       </c>
       <c r="I7" s="10">
         <v>1</v>
       </c>
       <c r="J7" s="10">
         <v>1</v>
       </c>
       <c r="K7" s="10">
         <v>1</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="16">
         <v>1</v>
       </c>
       <c r="N7" s="18" t="s">
         <v>143</v>
       </c>
       <c r="O7" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P7" s="21">
         <f>M7</f>
         <v>1</v>
       </c>
       <c r="Q7" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="39"/>
-[...1 lines deleted...]
-      <c r="C8" s="43"/>
+      <c r="A8" s="36"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="40"/>
       <c r="D8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>183</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>89</v>
       </c>
       <c r="G8" s="10">
         <v>1</v>
       </c>
       <c r="H8" s="10">
         <v>0</v>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="10">
         <v>0</v>
       </c>
       <c r="K8" s="10">
         <v>1</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="16">
         <v>1</v>
       </c>
       <c r="N8" s="18" t="s">
         <v>178</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>146</v>
       </c>
       <c r="P8" s="21">
         <f t="shared" ref="P8:P35" si="0">M8</f>
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="39"/>
-[...1 lines deleted...]
-      <c r="C9" s="43"/>
+      <c r="A9" s="36"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="40"/>
       <c r="D9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>133</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>134</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>0</v>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="10">
         <v>0</v>
       </c>
       <c r="K9" s="10">
         <v>1</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="16">
         <v>1</v>
       </c>
       <c r="N9" s="18" t="s">
         <v>147</v>
       </c>
       <c r="O9" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P9" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="39"/>
-[...1 lines deleted...]
-      <c r="C10" s="43"/>
+      <c r="A10" s="36"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="40"/>
       <c r="D10" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="10">
         <v>0</v>
       </c>
       <c r="K10" s="10">
         <v>0</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="18" t="s">
         <v>148</v>
       </c>
       <c r="O10" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P10" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q10" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="39"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>92</v>
       </c>
       <c r="G11" s="10">
         <v>4</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10">
         <v>1</v>
       </c>
       <c r="J11" s="10">
@@ -6168,151 +5944,151 @@
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>93</v>
       </c>
       <c r="M11" s="16">
         <v>1</v>
       </c>
       <c r="N11" s="18" t="s">
         <v>149</v>
       </c>
       <c r="O11" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P11" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q11" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="39"/>
-      <c r="B12" s="38" t="s">
+      <c r="A12" s="36"/>
+      <c r="B12" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C12" s="39" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>94</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="10">
         <v>0</v>
       </c>
       <c r="K12" s="10">
         <v>1</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M12" s="16">
         <v>1</v>
       </c>
       <c r="N12" s="18" t="s">
         <v>147</v>
       </c>
       <c r="O12" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P12" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q12" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="40"/>
-[...1 lines deleted...]
-      <c r="C13" s="44"/>
+      <c r="A13" s="37"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="41"/>
       <c r="D13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>137</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10">
         <v>1</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="10">
         <v>0</v>
       </c>
       <c r="K13" s="10">
         <v>0</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M13" s="16">
         <v>1</v>
       </c>
       <c r="N13" s="18" t="s">
         <v>152</v>
       </c>
       <c r="O13" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P13" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q13" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="126" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>96</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>97</v>
       </c>
       <c r="G14" s="10">
         <v>2</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>0</v>
@@ -6322,833 +6098,833 @@
       </c>
       <c r="K14" s="10">
         <v>1</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="16">
         <v>1</v>
       </c>
       <c r="N14" s="18" t="s">
         <v>172</v>
       </c>
       <c r="O14" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P14" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="39"/>
-      <c r="B15" s="38" t="s">
+      <c r="A15" s="36"/>
+      <c r="B15" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="42" t="s">
+      <c r="C15" s="39" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>100</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>1</v>
       </c>
       <c r="I15" s="10">
         <v>1</v>
       </c>
       <c r="J15" s="10">
         <v>1</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="16">
         <v>1</v>
       </c>
       <c r="N15" s="18" t="s">
         <v>153</v>
       </c>
       <c r="O15" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P15" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q15" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="39"/>
-[...1 lines deleted...]
-      <c r="C16" s="43"/>
+      <c r="A16" s="36"/>
+      <c r="B16" s="36"/>
+      <c r="C16" s="40"/>
       <c r="D16" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>184</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>101</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10">
         <v>0</v>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="10">
         <v>0</v>
       </c>
       <c r="K16" s="10">
         <v>1</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M16" s="16">
         <v>1</v>
       </c>
       <c r="N16" s="18" t="s">
         <v>174</v>
       </c>
       <c r="O16" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P16" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q16" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="135" x14ac:dyDescent="0.3">
-      <c r="A17" s="39"/>
-[...1 lines deleted...]
-      <c r="C17" s="43"/>
+      <c r="A17" s="36"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="40"/>
       <c r="D17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="10">
         <v>4</v>
       </c>
       <c r="H17" s="10">
         <v>1</v>
       </c>
       <c r="I17" s="10">
         <v>1</v>
       </c>
       <c r="J17" s="10">
         <v>1</v>
       </c>
       <c r="K17" s="10">
         <v>1</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M17" s="16">
         <v>1</v>
       </c>
       <c r="N17" s="18" t="s">
         <v>173</v>
       </c>
       <c r="O17" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P17" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q17" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="116.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="42" t="s">
+      <c r="C18" s="39" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="10">
         <v>1</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="10">
         <v>1</v>
       </c>
       <c r="K18" s="10">
         <v>0</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
       <c r="N18" s="18" t="s">
         <v>175</v>
       </c>
       <c r="O18" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P18" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q18" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="41"/>
-[...1 lines deleted...]
-      <c r="C19" s="43"/>
+      <c r="A19" s="38"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="40"/>
       <c r="D19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>122</v>
       </c>
       <c r="G19" s="10">
         <v>1</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>0</v>
       </c>
       <c r="K19" s="10">
         <v>0</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="16">
         <v>0</v>
       </c>
       <c r="N19" s="18" t="s">
         <v>180</v>
       </c>
       <c r="O19" s="18" t="s">
         <v>179</v>
       </c>
       <c r="P19" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q19" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="285" x14ac:dyDescent="0.3">
-      <c r="A20" s="41"/>
-[...1 lines deleted...]
-      <c r="C20" s="43"/>
+      <c r="A20" s="38"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="40"/>
       <c r="D20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="10">
         <v>4</v>
       </c>
       <c r="H20" s="10">
         <v>1</v>
       </c>
       <c r="I20" s="10">
         <v>1</v>
       </c>
       <c r="J20" s="10">
         <v>1</v>
       </c>
       <c r="K20" s="10">
         <v>1</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M20" s="16">
         <v>1</v>
       </c>
       <c r="N20" s="18" t="s">
         <v>176</v>
       </c>
       <c r="O20" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P20" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q20" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="41"/>
-[...1 lines deleted...]
-      <c r="C21" s="43"/>
+      <c r="A21" s="38"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="40"/>
       <c r="D21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>62</v>
       </c>
       <c r="G21" s="10">
         <v>1</v>
       </c>
       <c r="H21" s="10">
         <v>1</v>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="10">
         <v>0</v>
       </c>
       <c r="K21" s="10">
         <v>0</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="18" t="s">
         <v>154</v>
       </c>
       <c r="O21" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P21" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q21" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="41"/>
-[...1 lines deleted...]
-      <c r="C22" s="43"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="40"/>
       <c r="D22" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>0</v>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="10">
         <v>0</v>
       </c>
       <c r="K22" s="10">
         <v>1</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M22" s="16">
         <v>1</v>
       </c>
       <c r="N22" s="18" t="s">
         <v>154</v>
       </c>
       <c r="O22" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P22" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q22" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="41"/>
-[...1 lines deleted...]
-      <c r="C23" s="44"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="41"/>
       <c r="D23" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="10">
         <v>2</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
         <v>1</v>
       </c>
       <c r="J23" s="10">
         <v>0</v>
       </c>
       <c r="K23" s="10">
         <v>1</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="18" t="s">
         <v>155</v>
       </c>
       <c r="O23" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P23" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q23" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="128.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="41"/>
-      <c r="B24" s="41" t="s">
+      <c r="A24" s="38"/>
+      <c r="B24" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="42" t="s">
+      <c r="C24" s="39" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>70</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="10">
         <v>1</v>
       </c>
       <c r="K24" s="10">
         <v>0</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M24" s="16">
         <v>1</v>
       </c>
       <c r="N24" s="18" t="s">
         <v>177</v>
       </c>
       <c r="O24" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P24" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q24" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="105" x14ac:dyDescent="0.3">
-      <c r="A25" s="41"/>
-[...1 lines deleted...]
-      <c r="C25" s="43"/>
+      <c r="A25" s="38"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="40"/>
       <c r="D25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>72</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>0</v>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="10">
         <v>0</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="16">
         <v>1</v>
       </c>
       <c r="N25" s="18" t="s">
         <v>177</v>
       </c>
       <c r="O25" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P25" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q25" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="41"/>
-[...1 lines deleted...]
-      <c r="C26" s="43"/>
+      <c r="A26" s="38"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="40"/>
       <c r="D26" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>185</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="10">
         <v>1</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="10">
         <v>0</v>
       </c>
       <c r="K26" s="10">
         <v>1</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M26" s="16">
         <v>0.5</v>
       </c>
       <c r="N26" s="18" t="s">
         <v>181</v>
       </c>
       <c r="O26" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P26" s="21">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
       <c r="Q26" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="41"/>
-[...1 lines deleted...]
-      <c r="C27" s="43"/>
+      <c r="A27" s="38"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="40"/>
       <c r="D27" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G27" s="10">
         <v>4</v>
       </c>
       <c r="H27" s="10">
         <v>1</v>
       </c>
       <c r="I27" s="10">
         <v>1</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>112</v>
       </c>
       <c r="M27" s="16">
         <v>1</v>
       </c>
       <c r="N27" s="18" t="s">
         <v>156</v>
       </c>
       <c r="O27" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P27" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q27" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="41"/>
-[...1 lines deleted...]
-      <c r="C28" s="43"/>
+      <c r="A28" s="38"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="40"/>
       <c r="D28" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>73</v>
       </c>
       <c r="G28" s="10">
         <v>4</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>1</v>
       </c>
       <c r="K28" s="10">
         <v>1</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M28" s="16">
         <v>1</v>
       </c>
       <c r="N28" s="18" t="s">
         <v>157</v>
       </c>
       <c r="O28" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P28" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q28" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="41"/>
-[...1 lines deleted...]
-      <c r="C29" s="43"/>
+      <c r="A29" s="38"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="40"/>
       <c r="D29" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>120</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="10">
         <v>3</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>1</v>
       </c>
       <c r="J29" s="10">
         <v>1</v>
       </c>
       <c r="K29" s="10">
         <v>1</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M29" s="16">
         <v>1</v>
       </c>
       <c r="N29" s="18" t="s">
         <v>158</v>
       </c>
       <c r="O29" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P29" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q29" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="285" x14ac:dyDescent="0.3">
-      <c r="A30" s="41"/>
-[...1 lines deleted...]
-      <c r="C30" s="43"/>
+      <c r="A30" s="38"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="40"/>
       <c r="D30" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>103</v>
       </c>
       <c r="G30" s="10">
         <v>1</v>
       </c>
       <c r="H30" s="10">
         <v>1</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="10">
         <v>0</v>
       </c>
       <c r="K30" s="10">
         <v>0</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M30" s="16">
         <v>1</v>
       </c>
       <c r="N30" s="18" t="s">
         <v>176</v>
       </c>
       <c r="O30" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P30" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q30" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="41"/>
+      <c r="A31" s="38"/>
       <c r="B31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G31" s="10">
         <v>4</v>
       </c>
       <c r="H31" s="10">
         <v>1</v>
       </c>
       <c r="I31" s="10">
         <v>1</v>
       </c>
       <c r="J31" s="10">
@@ -7156,203 +6932,203 @@
       </c>
       <c r="K31" s="10">
         <v>1</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M31" s="16">
         <v>1</v>
       </c>
       <c r="N31" s="18" t="s">
         <v>159</v>
       </c>
       <c r="O31" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P31" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q31" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="41" t="s">
+      <c r="A32" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="41" t="s">
+      <c r="B32" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="45" t="s">
+      <c r="C32" s="42" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>77</v>
       </c>
       <c r="G32" s="10">
         <v>2</v>
       </c>
       <c r="H32" s="10">
         <v>0</v>
       </c>
       <c r="I32" s="10">
         <v>1</v>
       </c>
       <c r="J32" s="10">
         <v>0</v>
       </c>
       <c r="K32" s="10">
         <v>1</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M32" s="16">
         <v>1</v>
       </c>
       <c r="N32" s="18" t="s">
         <v>182</v>
       </c>
       <c r="O32" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P32" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q32" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="41"/>
-[...1 lines deleted...]
-      <c r="C33" s="43"/>
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="40"/>
       <c r="D33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>124</v>
       </c>
       <c r="G33" s="10">
         <v>2</v>
       </c>
       <c r="H33" s="14">
         <v>0</v>
       </c>
       <c r="I33" s="10">
         <v>1</v>
       </c>
       <c r="J33" s="10">
         <v>0</v>
       </c>
       <c r="K33" s="10">
         <v>1</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M33" s="16">
         <v>1</v>
       </c>
       <c r="N33" s="18" t="s">
         <v>160</v>
       </c>
       <c r="O33" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P33" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q33" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="41"/>
-[...1 lines deleted...]
-      <c r="C34" s="43"/>
+      <c r="A34" s="38"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="40"/>
       <c r="D34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="10">
         <v>3</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
         <v>1</v>
       </c>
       <c r="J34" s="10">
         <v>1</v>
       </c>
       <c r="K34" s="10">
         <v>1</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>131</v>
       </c>
       <c r="M34" s="16">
         <v>1</v>
       </c>
       <c r="N34" s="18" t="s">
         <v>161</v>
       </c>
       <c r="O34" s="18" t="s">
         <v>151</v>
       </c>
       <c r="P34" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q34" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="41"/>
-[...1 lines deleted...]
-      <c r="C35" s="43"/>
+      <c r="A35" s="38"/>
+      <c r="B35" s="38"/>
+      <c r="C35" s="40"/>
       <c r="D35" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>127</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>128</v>
       </c>
       <c r="G35" s="10">
         <v>4</v>
       </c>
       <c r="H35" s="10">
         <v>1</v>
       </c>
       <c r="I35" s="10">
         <v>1</v>
       </c>
       <c r="J35" s="10">
         <v>1</v>
       </c>
       <c r="K35" s="10">
         <v>1</v>
       </c>
       <c r="L35" s="10" t="s">
@@ -7449,1476 +7225,1476 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7C5C82E-E1CC-4F7C-B4B7-C5CE4972C75C}">
   <dimension ref="A1:Q35"/>
   <sheetViews>
     <sheetView topLeftCell="F1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
       <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="36.7265625" style="2" customWidth="1"/>
     <col min="3" max="3" width="70.81640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="71.36328125" style="2" customWidth="1"/>
     <col min="6" max="6" width="52.453125" style="2" customWidth="1"/>
     <col min="7" max="11" width="26.26953125" style="2" customWidth="1"/>
     <col min="12" max="12" width="35.54296875" style="2" customWidth="1"/>
     <col min="13" max="13" width="35.54296875" style="17" customWidth="1"/>
     <col min="14" max="14" width="63.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="35.54296875" style="20" customWidth="1"/>
     <col min="17" max="17" width="35.54296875" style="2" customWidth="1"/>
     <col min="18" max="16384" width="11.453125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="77.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5"/>
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="26" t="s">
         <v>138</v>
       </c>
-      <c r="C1" s="29"/>
-[...8 lines deleted...]
-      <c r="L1" s="29"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
     </row>
     <row r="2" spans="1:17" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="M2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="35"/>
-[...9 lines deleted...]
-      <c r="M3" s="35"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
     </row>
     <row r="4" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
     </row>
     <row r="5" spans="1:17" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="32" t="s">
+      <c r="C5" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="D5" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="31" t="s">
+      <c r="E5" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="31" t="s">
+      <c r="F5" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="31" t="s">
+      <c r="G5" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="31" t="s">
+      <c r="H5" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="31"/>
-[...2 lines deleted...]
-      <c r="L5" s="31" t="s">
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="31" t="s">
+      <c r="M5" s="28" t="s">
         <v>140</v>
       </c>
-      <c r="N5" s="31" t="s">
+      <c r="N5" s="28" t="s">
         <v>139</v>
       </c>
-      <c r="O5" s="31" t="s">
+      <c r="O5" s="28" t="s">
         <v>141</v>
       </c>
-      <c r="P5" s="31" t="s">
+      <c r="P5" s="28" t="s">
         <v>163</v>
       </c>
-      <c r="Q5" s="31" t="s">
+      <c r="Q5" s="28" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="4" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="32"/>
-[...5 lines deleted...]
-      <c r="G6" s="32"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
       <c r="H6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="32"/>
-[...4 lines deleted...]
-      <c r="Q6" s="32"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
     </row>
     <row r="7" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="42" t="s">
+      <c r="C7" s="39" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="10">
         <v>3</v>
       </c>
       <c r="H7" s="10">
         <v>0</v>
       </c>
       <c r="I7" s="10">
         <v>1</v>
       </c>
       <c r="J7" s="10">
         <v>1</v>
       </c>
       <c r="K7" s="10">
         <v>1</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="16">
         <v>1</v>
       </c>
       <c r="N7" s="18" t="s">
         <v>143</v>
       </c>
       <c r="O7" s="18" t="s">
         <v>144</v>
       </c>
       <c r="P7" s="21">
         <f>M7</f>
         <v>1</v>
       </c>
       <c r="Q7" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="39"/>
-[...1 lines deleted...]
-      <c r="C8" s="43"/>
+      <c r="A8" s="36"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="40"/>
       <c r="D8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>89</v>
       </c>
       <c r="G8" s="10">
         <v>1</v>
       </c>
       <c r="H8" s="10">
         <v>0</v>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="10">
         <v>0</v>
       </c>
       <c r="K8" s="10">
         <v>1</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="16">
         <v>0</v>
       </c>
       <c r="N8" s="18" t="s">
         <v>171</v>
       </c>
       <c r="O8" s="18"/>
       <c r="P8" s="21">
         <f t="shared" ref="P8:P35" si="0">M8</f>
         <v>0</v>
       </c>
       <c r="Q8" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="39"/>
-[...1 lines deleted...]
-      <c r="C9" s="43"/>
+      <c r="A9" s="36"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="40"/>
       <c r="D9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>133</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>134</v>
       </c>
       <c r="G9" s="10">
         <v>1</v>
       </c>
       <c r="H9" s="10">
         <v>0</v>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="10">
         <v>0</v>
       </c>
       <c r="K9" s="10">
         <v>1</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="16">
         <v>1</v>
       </c>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="39"/>
-[...1 lines deleted...]
-      <c r="C10" s="43"/>
+      <c r="A10" s="36"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="40"/>
       <c r="D10" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>135</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>136</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="10">
         <v>0</v>
       </c>
       <c r="K10" s="10">
         <v>0</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="16">
         <v>1</v>
       </c>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q10" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="39"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>92</v>
       </c>
       <c r="G11" s="10">
         <v>4</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10">
         <v>1</v>
       </c>
       <c r="J11" s="10">
         <v>1</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>93</v>
       </c>
       <c r="M11" s="16">
         <v>1</v>
       </c>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q11" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="39"/>
-      <c r="B12" s="38" t="s">
+      <c r="A12" s="36"/>
+      <c r="B12" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C12" s="39" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>94</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="10">
         <v>0</v>
       </c>
       <c r="K12" s="10">
         <v>1</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M12" s="16">
         <v>1</v>
       </c>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q12" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="40"/>
-[...1 lines deleted...]
-      <c r="C13" s="44"/>
+      <c r="A13" s="37"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="41"/>
       <c r="D13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>137</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10">
         <v>1</v>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="10">
         <v>0</v>
       </c>
       <c r="K13" s="10">
         <v>0</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M13" s="16">
         <v>1</v>
       </c>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q13" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>96</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>97</v>
       </c>
       <c r="G14" s="10">
         <v>2</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="10">
         <v>0</v>
       </c>
       <c r="K14" s="10">
         <v>1</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="16">
         <v>0</v>
       </c>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q14" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="39"/>
-      <c r="B15" s="38" t="s">
+      <c r="A15" s="36"/>
+      <c r="B15" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="42" t="s">
+      <c r="C15" s="39" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>100</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>1</v>
       </c>
       <c r="I15" s="10">
         <v>1</v>
       </c>
       <c r="J15" s="10">
         <v>1</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="16">
         <v>1</v>
       </c>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q15" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="39"/>
-[...1 lines deleted...]
-      <c r="C16" s="43"/>
+      <c r="A16" s="36"/>
+      <c r="B16" s="36"/>
+      <c r="C16" s="40"/>
       <c r="D16" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>101</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10">
         <v>0</v>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="10">
         <v>0</v>
       </c>
       <c r="K16" s="10">
         <v>1</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M16" s="16">
         <v>0</v>
       </c>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q16" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="39"/>
-[...1 lines deleted...]
-      <c r="C17" s="43"/>
+      <c r="A17" s="36"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="40"/>
       <c r="D17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>56</v>
       </c>
       <c r="G17" s="10">
         <v>4</v>
       </c>
       <c r="H17" s="10">
         <v>1</v>
       </c>
       <c r="I17" s="10">
         <v>1</v>
       </c>
       <c r="J17" s="10">
         <v>1</v>
       </c>
       <c r="K17" s="10">
         <v>1</v>
       </c>
       <c r="L17" s="10" t="s">
         <v>57</v>
       </c>
       <c r="M17" s="16">
         <v>0</v>
       </c>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q17" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="42" t="s">
+      <c r="C18" s="39" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="10">
         <v>1</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="10">
         <v>1</v>
       </c>
       <c r="K18" s="10">
         <v>0</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="M18" s="16">
         <v>0</v>
       </c>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q18" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="41"/>
-[...1 lines deleted...]
-      <c r="C19" s="43"/>
+      <c r="A19" s="38"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="40"/>
       <c r="D19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>122</v>
       </c>
       <c r="G19" s="10">
         <v>1</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>0</v>
       </c>
       <c r="K19" s="10">
         <v>0</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="16">
         <v>0</v>
       </c>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q19" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="41"/>
-[...1 lines deleted...]
-      <c r="C20" s="43"/>
+      <c r="A20" s="38"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="40"/>
       <c r="D20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="10">
         <v>4</v>
       </c>
       <c r="H20" s="10">
         <v>1</v>
       </c>
       <c r="I20" s="10">
         <v>1</v>
       </c>
       <c r="J20" s="10">
         <v>1</v>
       </c>
       <c r="K20" s="10">
         <v>1</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M20" s="16">
         <v>0</v>
       </c>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q20" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="41"/>
-[...1 lines deleted...]
-      <c r="C21" s="43"/>
+      <c r="A21" s="38"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="40"/>
       <c r="D21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>62</v>
       </c>
       <c r="G21" s="10">
         <v>1</v>
       </c>
       <c r="H21" s="10">
         <v>1</v>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="10">
         <v>0</v>
       </c>
       <c r="K21" s="10">
         <v>0</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M21" s="16">
         <v>1</v>
       </c>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q21" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="41"/>
-[...1 lines deleted...]
-      <c r="C22" s="43"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="40"/>
       <c r="D22" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>65</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>0</v>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="10">
         <v>0</v>
       </c>
       <c r="K22" s="10">
         <v>1</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M22" s="16">
         <v>1</v>
       </c>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q22" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="41"/>
-[...1 lines deleted...]
-      <c r="C23" s="44"/>
+      <c r="A23" s="38"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="41"/>
       <c r="D23" s="7" t="s">
         <v>116</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>68</v>
       </c>
       <c r="G23" s="10">
         <v>2</v>
       </c>
       <c r="H23" s="10">
         <v>0</v>
       </c>
       <c r="I23" s="10">
         <v>1</v>
       </c>
       <c r="J23" s="10">
         <v>0</v>
       </c>
       <c r="K23" s="10">
         <v>1</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>63</v>
       </c>
       <c r="M23" s="16">
         <v>1</v>
       </c>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q23" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="41"/>
-      <c r="B24" s="41" t="s">
+      <c r="A24" s="38"/>
+      <c r="B24" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="42" t="s">
+      <c r="C24" s="39" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>70</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="10">
         <v>1</v>
       </c>
       <c r="K24" s="10">
         <v>0</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M24" s="16">
         <v>0</v>
       </c>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q24" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="41"/>
-[...1 lines deleted...]
-      <c r="C25" s="43"/>
+      <c r="A25" s="38"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="40"/>
       <c r="D25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>72</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>0</v>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="10">
         <v>0</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="16">
         <v>0</v>
       </c>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q25" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="41"/>
-[...1 lines deleted...]
-      <c r="C26" s="43"/>
+      <c r="A26" s="38"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="40"/>
       <c r="D26" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="10">
         <v>1</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="10">
         <v>0</v>
       </c>
       <c r="K26" s="10">
         <v>1</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>53</v>
       </c>
       <c r="M26" s="16">
         <v>0</v>
       </c>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q26" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="41"/>
-[...1 lines deleted...]
-      <c r="C27" s="43"/>
+      <c r="A27" s="38"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="40"/>
       <c r="D27" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G27" s="10">
         <v>4</v>
       </c>
       <c r="H27" s="10">
         <v>1</v>
       </c>
       <c r="I27" s="10">
         <v>1</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>112</v>
       </c>
       <c r="M27" s="16">
         <v>1</v>
       </c>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q27" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="41"/>
-[...1 lines deleted...]
-      <c r="C28" s="43"/>
+      <c r="A28" s="38"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="40"/>
       <c r="D28" s="7" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>73</v>
       </c>
       <c r="G28" s="10">
         <v>4</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>1</v>
       </c>
       <c r="K28" s="10">
         <v>1</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M28" s="16">
         <v>1</v>
       </c>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q28" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="41"/>
-[...1 lines deleted...]
-      <c r="C29" s="43"/>
+      <c r="A29" s="38"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="40"/>
       <c r="D29" s="7" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>120</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="10">
         <v>3</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>1</v>
       </c>
       <c r="J29" s="10">
         <v>1</v>
       </c>
       <c r="K29" s="10">
         <v>1</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>51</v>
       </c>
       <c r="M29" s="16">
         <v>1</v>
       </c>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q29" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="41"/>
-[...1 lines deleted...]
-      <c r="C30" s="43"/>
+      <c r="A30" s="38"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="40"/>
       <c r="D30" s="7" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>103</v>
       </c>
       <c r="G30" s="10">
         <v>1</v>
       </c>
       <c r="H30" s="10">
         <v>1</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="10">
         <v>0</v>
       </c>
       <c r="K30" s="10">
         <v>0</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>104</v>
       </c>
       <c r="M30" s="16">
         <v>0</v>
       </c>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q30" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="41"/>
+      <c r="A31" s="38"/>
       <c r="B31" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>113</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G31" s="10">
         <v>4</v>
       </c>
       <c r="H31" s="10">
         <v>1</v>
       </c>
       <c r="I31" s="10">
         <v>1</v>
       </c>
       <c r="J31" s="10">
         <v>1</v>
       </c>
       <c r="K31" s="10">
         <v>1</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>75</v>
       </c>
       <c r="M31" s="16">
         <v>1</v>
       </c>
       <c r="N31" s="18"/>
       <c r="O31" s="18"/>
       <c r="P31" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q31" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="41" t="s">
+      <c r="A32" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="41" t="s">
+      <c r="B32" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="C32" s="45" t="s">
+      <c r="C32" s="42" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>77</v>
       </c>
       <c r="G32" s="10">
         <v>2</v>
       </c>
       <c r="H32" s="10">
         <v>0</v>
       </c>
       <c r="I32" s="10">
         <v>1</v>
       </c>
       <c r="J32" s="10">
         <v>0</v>
       </c>
       <c r="K32" s="10">
         <v>1</v>
       </c>
       <c r="L32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M32" s="16">
         <v>0</v>
       </c>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q32" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="41"/>
-[...1 lines deleted...]
-      <c r="C33" s="43"/>
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="40"/>
       <c r="D33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>123</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>124</v>
       </c>
       <c r="G33" s="10">
         <v>2</v>
       </c>
       <c r="H33" s="14">
         <v>0</v>
       </c>
       <c r="I33" s="10">
         <v>1</v>
       </c>
       <c r="J33" s="10">
         <v>0</v>
       </c>
       <c r="K33" s="10">
         <v>1</v>
       </c>
       <c r="L33" s="10" t="s">
         <v>78</v>
       </c>
       <c r="M33" s="16">
         <v>1</v>
       </c>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q33" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="41"/>
-[...1 lines deleted...]
-      <c r="C34" s="43"/>
+      <c r="A34" s="38"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="40"/>
       <c r="D34" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="10">
         <v>3</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
         <v>1</v>
       </c>
       <c r="J34" s="10">
         <v>1</v>
       </c>
       <c r="K34" s="10">
         <v>1</v>
       </c>
       <c r="L34" s="10" t="s">
         <v>131</v>
       </c>
       <c r="M34" s="16">
         <v>1</v>
       </c>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="21">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="Q34" s="19">
         <v>46023</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="41"/>
-[...1 lines deleted...]
-      <c r="C35" s="43"/>
+      <c r="A35" s="38"/>
+      <c r="B35" s="38"/>
+      <c r="C35" s="40"/>
       <c r="D35" s="7" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>127</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>128</v>
       </c>
       <c r="G35" s="10">
         <v>4</v>
       </c>
       <c r="H35" s="10">
         <v>1</v>
       </c>
       <c r="I35" s="10">
         <v>1</v>
       </c>
       <c r="J35" s="10">
         <v>1</v>
       </c>
       <c r="K35" s="10">
         <v>1</v>
       </c>
       <c r="L35" s="10" t="s">
@@ -9017,51 +8793,51 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>PTEP 2026.V1</vt:lpstr>
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Monitoreo Primer Cuatrimestre</vt:lpstr>
       <vt:lpstr>Monitoreo Segundo Cuatrimestre</vt:lpstr>
       <vt:lpstr>Monitoreo Tercer Cuatrimestre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ana Carolina Arévalo P</dc:creator>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_SetDate">
     <vt:lpwstr>2025-12-16T21:49:07Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_Name">
     <vt:lpwstr>Interna</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_SiteId">
     <vt:lpwstr>b4ea60d8-be49-40bc-98c4-18c43bfd721e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_ActionId">